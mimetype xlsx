--- v0 (2026-03-03)
+++ v1 (2026-07-25)
@@ -12,1263 +12,946 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Activiteiten en opleidingen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="385">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
   <si>
     <t>title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Locatie</t>
   </si>
   <si>
     <t>Provincie</t>
   </si>
   <si>
     <t>Organisatie</t>
   </si>
   <si>
     <t>Bad</t>
   </si>
   <si>
     <t>Voorprogramma</t>
   </si>
   <si>
-    <t>Vlaams Kampioenschap 12&amp;U, youth, junior</t>
-[...833 lines deleted...]
-    <t>Open Belgische Kampioenschappen 2026</t>
+    <t>Belgische kampioenschappen per categorie - weekend 1</t>
   </si>
   <si>
     <t>Belgische kampioenschappen</t>
-  </si>
-[...273 lines deleted...]
-    <t>Belgische kampioenschappen per categorie - weekend 1</t>
   </si>
   <si>
     <t>vrijdag 17/07/26
  tot zondag 19/07/26</t>
   </si>
   <si>
-    <t>STW Recordpogingen</t>
+    <t>KBZB</t>
+  </si>
+  <si>
+    <t>50m-bad (AEI)</t>
+  </si>
+  <si>
+    <t>STW Recordpoging 2026</t>
   </si>
   <si>
     <t>dinsdag 21/07/26, 14:00
  tot 18:00</t>
   </si>
   <si>
+    <t>Sportoase De Watermolen, Watermolenstraat 104 9111 Belsele</t>
+  </si>
+  <si>
+    <t>Oost-Vlaanderen</t>
+  </si>
+  <si>
+    <t>STW</t>
+  </si>
+  <si>
+    <t>25m-bad</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/stw_20260721_recordpoging.pdf</t>
+  </si>
+  <si>
     <t>Belgische kampioenschappen per categorie weekend 2</t>
   </si>
   <si>
     <t>vrijdag 24/07/26
  tot zondag 26/07/26</t>
   </si>
   <si>
+    <t>Recordwedstrijd</t>
+  </si>
+  <si>
     <t>maandag 27/07/26, 18:00
  tot 22:00</t>
   </si>
   <si>
     <t>Stedelijk zwembad Aarschot, Demervallei 9, Aarschot</t>
   </si>
   <si>
+    <t>Vlaams-Brabant &amp; Brussel</t>
+  </si>
+  <si>
+    <t>KAZS</t>
+  </si>
+  <si>
+    <t>25m-bad (AEI)</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_kazs_27072026.pdf</t>
+  </si>
+  <si>
+    <t>Championnats FFBN</t>
+  </si>
+  <si>
+    <t>zaterdag 1/08/26</t>
+  </si>
+  <si>
+    <t>Namen</t>
+  </si>
+  <si>
+    <t>FFBN</t>
+  </si>
+  <si>
+    <t>Flanders Open Water Cup 2026</t>
+  </si>
+  <si>
+    <t>zondag 2/08/26</t>
+  </si>
+  <si>
+    <t>Sport Vlaanderen Watersportcentrum "Hazewinkel" Beenhouwersstraat Heindonk</t>
+  </si>
+  <si>
+    <t>Zwemfed</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_20260802_flow26.pdf</t>
+  </si>
+  <si>
+    <t>Lamottige doortocht</t>
+  </si>
+  <si>
+    <t>zaterdag 8/08/26</t>
+  </si>
+  <si>
+    <t>Keerdok, Mechelen</t>
+  </si>
+  <si>
+    <t>Antwerpen</t>
+  </si>
+  <si>
+    <t>organisatie van RSCM (powered by de Stad Mechelen en Zwemfed)</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_20260808_mechelen_0.pdf</t>
+  </si>
+  <si>
+    <t>Open water De Ster</t>
+  </si>
+  <si>
+    <t>zaterdag 15/08/26</t>
+  </si>
+  <si>
+    <t>Provinciaal recreatiedomein "De Ster" Lange Rekstraat 30, 9100 Sint-Niklaas</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_20260815_de_ster.pdf</t>
+  </si>
+  <si>
     <t>EK Masters 2026</t>
   </si>
   <si>
     <t>EK</t>
   </si>
   <si>
     <t>vrijdag 21/08/26
  tot zondag 30/08/26</t>
   </si>
   <si>
     <t>Samorin</t>
   </si>
   <si>
+    <t>Open water criterium MZK 2026</t>
+  </si>
+  <si>
+    <t>zaterdag 22/08/26</t>
+  </si>
+  <si>
+    <t>Menen</t>
+  </si>
+  <si>
+    <t>West-Vlaanderen</t>
+  </si>
+  <si>
+    <t>MZK</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_20260822_mzk-2_0.pdf</t>
+  </si>
+  <si>
+    <t>Internationale Brugse zwemdoortocht 2026</t>
+  </si>
+  <si>
+    <t>zaterdag 29/08/26</t>
+  </si>
+  <si>
+    <t>Brugse reien</t>
+  </si>
+  <si>
+    <t>BYK</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_20260829_byk_0.pdf</t>
+  </si>
+  <si>
+    <t>Open water criterium VWZ 2026</t>
+  </si>
+  <si>
+    <t>zondag 30/08/26</t>
+  </si>
+  <si>
+    <t>VWZ</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_30082026_vwz.pdf</t>
+  </si>
+  <si>
+    <t>Open water zwemrace Hofstade 2026</t>
+  </si>
+  <si>
+    <t>zaterdag 5/09/26</t>
+  </si>
+  <si>
+    <t>Sport Vlaanderen Hofstade, Tervuursesteenweg 1981 Hofstade</t>
+  </si>
+  <si>
+    <t>SP&amp;O powered by Zwemfed</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_20260905_wedstrijd_hofstade-2.pdf</t>
+  </si>
+  <si>
     <t>TAK opleiding Oost-Vlaanderen (najaar)</t>
   </si>
   <si>
     <t>zaterdag 12/09/26, 09:00
  tot 13:00</t>
   </si>
   <si>
     <t>Zwembad Durmehal</t>
   </si>
   <si>
+    <t>Aquatics Conference 2026</t>
+  </si>
+  <si>
+    <t>zaterdag 12/09/26, 09:00
+ tot 17:00</t>
+  </si>
+  <si>
+    <t>VUB Main Campus – Brussel</t>
+  </si>
+  <si>
+    <t>SprintCup ALZV 2026</t>
+  </si>
+  <si>
+    <t>Open wedstrijd</t>
+  </si>
+  <si>
+    <t>zondag 13/09/26, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Meise, Nieuwelaan 98, 1860 Meise</t>
+  </si>
+  <si>
+    <t>ALZV</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_alzv_13092026.pdf</t>
+  </si>
+  <si>
+    <t>TAK-opleiding Vlaams-Brabant (najaar '26)</t>
+  </si>
+  <si>
+    <t>woensdag 16/09/26, 19:00
+ tot woensdag 30/09/26, 22:00</t>
+  </si>
+  <si>
+    <t>Oude Kantien</t>
+  </si>
+  <si>
+    <t>TAK-opleiding West-Vlaanderen</t>
+  </si>
+  <si>
     <t>zaterdag 19/09/26, 08:00
  tot 12:30</t>
   </si>
   <si>
     <t>Sportcomplex ‘De Pluimen’</t>
   </si>
   <si>
     <t>Kamprechtersbijeenkomst</t>
   </si>
   <si>
     <t>zondag 20/09/26</t>
   </si>
   <si>
     <t>Prizma Campus College Izegem</t>
   </si>
   <si>
-    <t>TAK opleiding Antwerpen (najaar)</t>
+    <t>TAK-opleiding Antwerpen &amp; Limburg (najaar)</t>
   </si>
   <si>
     <t>zaterdag 26/09/26, 08:30
  tot 12:30</t>
   </si>
   <si>
     <t>Topsportschool Antwerpen</t>
+  </si>
+  <si>
+    <t>Herfstmeeting 2026</t>
+  </si>
+  <si>
+    <t>zaterdag 26/09/26, 16:50
+ tot 21:50</t>
+  </si>
+  <si>
+    <t>De Treffer (Meersstraat 5, 8790 Waregem)</t>
+  </si>
+  <si>
+    <t>KWZC</t>
+  </si>
+  <si>
+    <t>25m</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/vp_20260926lpm_herfstmeeting_2026_-_kwzc_-_waregem.docx.pdf</t>
+  </si>
+  <si>
+    <t>2ème Meeting Masters de la ville de Comines Warneton</t>
+  </si>
+  <si>
+    <t>zondag 27/09/26</t>
+  </si>
+  <si>
+    <t>Piscine Aqua Lys de Comines, Rue des Arts 7780 Comines</t>
+  </si>
+  <si>
+    <t>Henegouwen</t>
+  </si>
+  <si>
+    <t>Les Espadons Cominois</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/avant-programme_masters_2026.pdf</t>
+  </si>
+  <si>
+    <t>Bokkerijder 2026</t>
+  </si>
+  <si>
+    <t>zondag 27/09/26, 07:30
+ tot 17:30</t>
+  </si>
+  <si>
+    <t>Dommelslagdreef 12, 3900 Pelt</t>
+  </si>
+  <si>
+    <t>Limburg</t>
+  </si>
+  <si>
+    <t>PZC</t>
+  </si>
+  <si>
+    <t>LAGO Pelt Dommelslag</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/27_09_2026_pzc_bokkerijder_vp.pdf</t>
+  </si>
+  <si>
+    <t>Official C - Figuren</t>
+  </si>
+  <si>
+    <t>zondag 27/09/26, 09:00
+ tot 16:30</t>
+  </si>
+  <si>
+    <t>Sport in Genk - zaal "Atrium"</t>
+  </si>
+  <si>
+    <t>Criterium Vlaams-Brabant TRUST</t>
+  </si>
+  <si>
+    <t>CVB</t>
+  </si>
+  <si>
+    <t>zondag 27/09/26, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Tienen, Reizigersstraat 81, 3300 Tienen</t>
+  </si>
+  <si>
+    <t>TRUST</t>
+  </si>
+  <si>
+    <t>Open wedstrijd DIZV</t>
+  </si>
+  <si>
+    <t>Dilbeek, Beeldhouwkunstlaan, 1700 Dilbeek</t>
+  </si>
+  <si>
+    <t>DIZV</t>
+  </si>
+  <si>
+    <t>Provinciale Kampioenschappen VBR</t>
+  </si>
+  <si>
+    <t>PK</t>
+  </si>
+  <si>
+    <t>zaterdag 3/10/26, 08:00
+ tot zondag 4/10/26, 18:00</t>
+  </si>
+  <si>
+    <t>Leuven, Philipssite 6, 3000 Leuven</t>
+  </si>
+  <si>
+    <t>PBR</t>
+  </si>
+  <si>
+    <t>Sprintcup BSB</t>
+  </si>
+  <si>
+    <t>zaterdag 10/10/26, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Tervuren (British School of Brussels), Pater Dupierreuxlaan 1, 3080 Tervuren</t>
+  </si>
+  <si>
+    <t>BSB</t>
+  </si>
+  <si>
+    <t>25m-bad met AEI</t>
+  </si>
+  <si>
+    <t>Vlaams Criterium U12 &amp; Youth</t>
+  </si>
+  <si>
+    <t>zondag 11/10/26, 12:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Liedekerke</t>
+  </si>
+  <si>
+    <t>WIOS &amp; Vlaams sportcomité artistiek zwemmen</t>
+  </si>
+  <si>
+    <t>Zwembad Heuvelkouter</t>
+  </si>
+  <si>
+    <t>Criterium Vlaams-Brabant ZCK</t>
+  </si>
+  <si>
+    <t>zondag 11/10/26, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Kapelle-op-den-Bos, Marktplein 27, 1880 Kapelle-op-den-Bos</t>
+  </si>
+  <si>
+    <t>ZCK</t>
+  </si>
+  <si>
+    <t>Swimming Cup Zennevallei 2026</t>
+  </si>
+  <si>
+    <t>zondag 18/10/26, 07:30
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Sint-Pieters-Leeuw (Coloma-kasteel), Jozef Depauwstraat 25, 1600 Sint-Pieters-Leeuw</t>
+  </si>
+  <si>
+    <t>STZ</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_stz_18102026_0.pdf</t>
+  </si>
+  <si>
+    <t>Memorial Willy Fraipont</t>
+  </si>
+  <si>
+    <t>zondag 18/10/26, 08:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Vilvoorde, Heldenplein 13, 1800 Vilvoorde</t>
+  </si>
+  <si>
+    <t>KVZP</t>
+  </si>
+  <si>
+    <t>Paco ZCK</t>
+  </si>
+  <si>
+    <t>PACO</t>
+  </si>
+  <si>
+    <t>zondag 18/10/26, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Vlaams Kampioenschap Combo/Acro U12-Youth-Junior-Senior</t>
+  </si>
+  <si>
+    <t>zondag 1/11/26, 12:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Zwevegem</t>
+  </si>
+  <si>
+    <t>SKF &amp; Vlaams sportcomité artistiek zwemmen</t>
+  </si>
+  <si>
+    <t>Zwembad Lago</t>
+  </si>
+  <si>
+    <t>Lange Afstand</t>
+  </si>
+  <si>
+    <t>zondag 8/11/26, 08:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Paco KAZS</t>
+  </si>
+  <si>
+    <t>Paco</t>
+  </si>
+  <si>
+    <t>woensdag 11/11/26, 08:00
+ tot 12:00</t>
+  </si>
+  <si>
+    <t>Aarschot, Demervallei 8, 3200 Aarschot</t>
+  </si>
+  <si>
+    <t>Paco ZIOS</t>
+  </si>
+  <si>
+    <t>woensdag 11/11/26, 08:00
+ tot 13:00</t>
+  </si>
+  <si>
+    <t>Liedekerke, Sportlaan 5, 1770 Liedekerke</t>
+  </si>
+  <si>
+    <t>ZIOS</t>
+  </si>
+  <si>
+    <t>Open Belgian Championships Combo/Acro U12-Youth-Junior-Senior</t>
+  </si>
+  <si>
+    <t>woensdag 11/11/26, 08:00
+ tot 19:00</t>
+  </si>
+  <si>
+    <t>Hasselt</t>
+  </si>
+  <si>
+    <t>SCB &amp; Royal Belgian Swimming Federation</t>
+  </si>
+  <si>
+    <t>Zwembad Kapermolen</t>
+  </si>
+  <si>
+    <t>PACO zwemfeest ZIOS 2026</t>
+  </si>
+  <si>
+    <t>PACO zwemfeest</t>
+  </si>
+  <si>
+    <t>woensdag 11/11/26, 09:00
+ tot 12:00</t>
+  </si>
+  <si>
+    <t>Gemeentelijk zwembad Heuvelkouter</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/paco_voorprogramma_11_11_2026.pdf</t>
+  </si>
+  <si>
+    <t>Open wedstrijd ZIOS</t>
+  </si>
+  <si>
+    <t>woensdag 11/11/26, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Speedocup</t>
+  </si>
+  <si>
+    <t>zaterdag 14/11/26, 08:00</t>
+  </si>
+  <si>
+    <t>LAQUA</t>
+  </si>
+  <si>
+    <t>Memorial Rik Vandenbosch</t>
+  </si>
+  <si>
+    <t>zondag 15/11/26, 08:00</t>
+  </si>
+  <si>
+    <t>Paco ZORO</t>
+  </si>
+  <si>
+    <t>zaterdag 21/11/26, 13:00
+ tot 17:00</t>
+  </si>
+  <si>
+    <t>Overijse, Begijnhof 9, 3090 Overijse</t>
+  </si>
+  <si>
+    <t>ZORO</t>
+  </si>
+  <si>
+    <t>Criterium Vlaams-Brabant ZORO</t>
+  </si>
+  <si>
+    <t>zaterdag 21/11/26, 18:00
+ tot 22:00</t>
+  </si>
+  <si>
+    <t>Kerstprijs ZCT</t>
+  </si>
+  <si>
+    <t>zondag 13/12/26, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Tremelo, Veldonkstraat 3, 3120 Tremelo</t>
+  </si>
+  <si>
+    <t>ZCT</t>
+  </si>
+  <si>
+    <t>Lange Afstand DDAT</t>
+  </si>
+  <si>
+    <t>zaterdag 26/12/26, 08:00
+ tot 12:00</t>
+  </si>
+  <si>
+    <t>Ternat, Van Cauwelaertstraat 40, 1740 Ternat</t>
+  </si>
+  <si>
+    <t>DDAT</t>
+  </si>
+  <si>
+    <t>Recordwedstrijd DDAT</t>
+  </si>
+  <si>
+    <t>zaterdag 26/12/26, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Laatste kans LAQUA</t>
+  </si>
+  <si>
+    <t>zondag 27/12/26, 08:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Paco ALZV</t>
+  </si>
+  <si>
+    <t>zondag 10/01/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Sprintcup KLSVZ</t>
+  </si>
+  <si>
+    <t>zaterdag 16/01/27, 17:00
+ tot 22:00</t>
+  </si>
+  <si>
+    <t>Landen, Rue de Landen 187, 4280 Hannut</t>
+  </si>
+  <si>
+    <t>KLSVZ</t>
+  </si>
+  <si>
+    <t>Laqua Criterium</t>
+  </si>
+  <si>
+    <t>zondag 17/01/27, 08:00
+ tot 12:00</t>
+  </si>
+  <si>
+    <t>Criterium Vlaams-Brabant LAQUA</t>
+  </si>
+  <si>
+    <t>zondag 17/01/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Provinciale Kampioenschappen 50m-bad VBR</t>
+  </si>
+  <si>
+    <t>zaterdag 30/01/27, 08:00
+ tot zondag 31/01/27, 18:00</t>
+  </si>
+  <si>
+    <t>Aalst (Aquatopia), Zwembadlaan 2, 9300 Aalst</t>
+  </si>
+  <si>
+    <t>50m-bad met AEI</t>
+  </si>
+  <si>
+    <t>Paco STZ</t>
+  </si>
+  <si>
+    <t>zondag 21/02/27, 08:00
+ tot 12:00</t>
+  </si>
+  <si>
+    <t>Criterium Vlaams-Brabant STZ</t>
+  </si>
+  <si>
+    <t>zondag 21/02/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Criterium Vlaams-Brabant SCZ</t>
+  </si>
+  <si>
+    <t>zondag 28/02/27, 08:00
+ tot 12:00</t>
+  </si>
+  <si>
+    <t>Zaventem, Grote Daalstraat 2, 1930 Zaventem</t>
+  </si>
+  <si>
+    <t>SCZ</t>
+  </si>
+  <si>
+    <t>Criterium Vlaams-Brabant ZCT</t>
+  </si>
+  <si>
+    <t>zondag 28/02/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Paco SCZ</t>
+  </si>
+  <si>
+    <t>Criterium Vlaams-Brabant KAZS</t>
+  </si>
+  <si>
+    <t>Criterium Vlaams-Brabant KLSVZ</t>
+  </si>
+  <si>
+    <t>zaterdag 13/03/27, 17:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>Challange Robert Bams</t>
+  </si>
+  <si>
+    <t>zondag 14/03/27, 08:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Paco DDAT</t>
+  </si>
+  <si>
+    <t>zondag 21/03/27, 08:00
+ tot 12:00</t>
+  </si>
+  <si>
+    <t>Criterium Vlaams-Brabant DDAT</t>
+  </si>
+  <si>
+    <t>zondag 21/03/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Feryn Sprint Cup</t>
+  </si>
+  <si>
+    <t>zondag 11/04/27, 08:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Paco KLSVZ</t>
+  </si>
+  <si>
+    <t>zaterdag 17/04/27, 17:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>Vlaams-Brabant Classic Swimming Meeting</t>
+  </si>
+  <si>
+    <t>zaterdag 24/04/27, 08:00
+ tot zondag 25/04/27, 18:00</t>
+  </si>
+  <si>
+    <t>zaterdag 1/05/27, 08:00
+ tot 12:00</t>
+  </si>
+  <si>
+    <t>Criterium Vlaams-Brabant ZIOS</t>
+  </si>
+  <si>
+    <t>zaterdag 1/05/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Paco DIZV</t>
+  </si>
+  <si>
+    <t>zondag 9/05/27, 08:00
+ tot 12:00</t>
+  </si>
+  <si>
+    <t>Criterium Vlaams-Brabant DIZV</t>
+  </si>
+  <si>
+    <t>zondag 9/05/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Recordpoging SCZ</t>
+  </si>
+  <si>
+    <t>zaterdag 15/05/27, 17:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>Recordpoging KAZS</t>
+  </si>
+  <si>
+    <t>maandag 17/05/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Paco BSB</t>
+  </si>
+  <si>
+    <t>zaterdag 29/05/27, 08:00
+ tot 12:00</t>
+  </si>
+  <si>
+    <t>Criterium Vlaams-Brabant BSB</t>
+  </si>
+  <si>
+    <t>zaterdag 29/05/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Lenteprijs ZCT</t>
+  </si>
+  <si>
+    <t>zondag 30/05/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Paco LAQUA</t>
+  </si>
+  <si>
+    <t>zaterdag 5/06/27, 17:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>Criterium Vlaams-Brabant ALZV</t>
+  </si>
+  <si>
+    <t>zondag 20/06/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Gouden Eend</t>
+  </si>
+  <si>
+    <t>zaterdag 26/06/27, 17:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>WK masters open water 2027</t>
+  </si>
+  <si>
+    <t>WK</t>
+  </si>
+  <si>
+    <t>dinsdag 29/06/27
+ tot woensdag 30/06/27</t>
+  </si>
+  <si>
+    <t>Boedapest</t>
+  </si>
+  <si>
+    <t>WK Masters 2027</t>
+  </si>
+  <si>
+    <t>zaterdag 3/07/27
+ tot vrijdag 9/07/27</t>
+  </si>
+  <si>
+    <t>50m</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1575,2549 +1258,1925 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H112"/>
+  <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H112"/>
+      <selection activeCell="A1" sqref="A1:H81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="72.982" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="43.561" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="98.976" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="62.413" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="161.532" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="137.966" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>9</v>
+      </c>
       <c r="C2" s="1" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F2" s="1" t="s">
+      <c r="G2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="G2" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="E3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="F3" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="F3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" s="1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="1"/>
-[...8 lines deleted...]
-      </c>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
       <c r="F4" s="1" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="H4" s="1"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="E5" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="F5" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="1" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="G6" s="1"/>
-      <c r="H6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H6" s="1"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="B7" s="1"/>
+      <c r="C7" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="E7" s="1" t="s">
+      <c r="E7" s="1"/>
+      <c r="F7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="F7" s="1" t="s">
+      <c r="G7" s="1"/>
+      <c r="H7" s="1" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="G8" s="1"/>
       <c r="H8" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B9" s="1" t="s">
         <v>44</v>
       </c>
+      <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G9" s="1"/>
       <c r="H9" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B10" s="1"/>
+        <v>48</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="C10" s="1" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>48</v>
-[...12 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="G11" s="1"/>
       <c r="H11" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E12" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B12" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F12" s="1" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="G12" s="1"/>
       <c r="H12" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-      <c r="H13" s="1"/>
+        <v>65</v>
+      </c>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="1" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="E15" s="1"/>
+        <v>74</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="E16" s="1"/>
+        <v>77</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="F16" s="1" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="B17" s="1"/>
+        <v>78</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>79</v>
+      </c>
       <c r="C17" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      <c r="H17" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>73</v>
-[...7 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="F19" s="1"/>
+      <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>90</v>
-[...7 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="F20" s="1"/>
+      <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="E21" s="1"/>
+        <v>95</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="B22" s="1"/>
       <c r="C22" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>16</v>
+        <v>98</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>18</v>
+        <v>99</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="H22" s="1"/>
+        <v>100</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>101</v>
+      </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>36</v>
+        <v>105</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B24" s="1"/>
+        <v>108</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>100</v>
+      </c>
       <c r="C24" s="1" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>73</v>
+        <v>110</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="1" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B26" s="1"/>
+        <v>118</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>119</v>
+      </c>
       <c r="C26" s="1" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="E26" s="1"/>
+        <v>121</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="F26" s="1" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="G26" s="1"/>
+        <v>122</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B27" s="1"/>
+        <v>123</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>79</v>
+      </c>
       <c r="C27" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>48</v>
+        <v>124</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>49</v>
+        <v>125</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B28" s="1"/>
+        <v>126</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>127</v>
+      </c>
       <c r="C28" s="1" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      <c r="G28" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>34</v>
+        <v>79</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>117</v>
+        <v>132</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>119</v>
+        <v>133</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>26</v>
+        <v>135</v>
       </c>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>121</v>
+        <v>136</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="1" t="s">
-        <v>117</v>
+        <v>137</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="E30" s="1"/>
       <c r="F30" s="1" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B31" s="1"/>
+        <v>141</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>119</v>
+      </c>
       <c r="C31" s="1" t="s">
-        <v>117</v>
+        <v>142</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>127</v>
+        <v>143</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>131</v>
+        <v>79</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>117</v>
+        <v>146</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>132</v>
+        <v>147</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-      <c r="H32" s="1"/>
+        <v>148</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>149</v>
+      </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B33" s="1"/>
+        <v>150</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>79</v>
+      </c>
       <c r="C33" s="1" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="G33" s="1"/>
+        <v>153</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>43</v>
+        <v>154</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>44</v>
+        <v>155</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>138</v>
+        <v>156</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="B35" s="1"/>
       <c r="C35" s="1" t="s">
-        <v>138</v>
+        <v>158</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="E35" s="1"/>
       <c r="F35" s="1" t="s">
-        <v>120</v>
+        <v>160</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B36" s="1"/>
+        <v>162</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>79</v>
+      </c>
       <c r="C36" s="1" t="s">
-        <v>138</v>
+        <v>163</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B37" s="1"/>
+        <v>164</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>165</v>
+      </c>
       <c r="C37" s="1" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>147</v>
+        <v>167</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>148</v>
+        <v>26</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B38" s="1"/>
+        <v>168</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>155</v>
+      </c>
       <c r="C38" s="1" t="s">
-        <v>151</v>
+        <v>169</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      <c r="G38" s="1"/>
+        <v>170</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>153</v>
+        <v>172</v>
       </c>
       <c r="B39" s="1"/>
       <c r="C39" s="1" t="s">
-        <v>154</v>
+        <v>173</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="E39" s="1"/>
       <c r="F39" s="1" t="s">
-        <v>156</v>
+        <v>175</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B40" s="1"/>
+        <v>177</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>178</v>
+      </c>
       <c r="C40" s="1" t="s">
-        <v>154</v>
+        <v>179</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>159</v>
+        <v>180</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>26</v>
+        <v>100</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>161</v>
+        <v>181</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B41" s="1"/>
+        <v>182</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>79</v>
+      </c>
       <c r="C41" s="1" t="s">
-        <v>154</v>
+        <v>183</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>152</v>
+        <v>170</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B42" s="1"/>
+        <v>184</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>79</v>
+      </c>
       <c r="C42" s="1" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      <c r="G42" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>135</v>
+      </c>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B43" s="1"/>
+        <v>187</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>79</v>
+      </c>
       <c r="C43" s="1" t="s">
-        <v>169</v>
+        <v>188</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>170</v>
+        <v>129</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
-        <v>173</v>
+        <v>189</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>176</v>
+        <v>191</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B45" s="1"/>
+        <v>193</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>119</v>
+      </c>
       <c r="C45" s="1" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>73</v>
+        <v>191</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>109</v>
+        <v>192</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B46" s="1"/>
+        <v>195</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>79</v>
+      </c>
       <c r="C46" s="1" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="G46" s="1"/>
+        <v>198</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B47" s="1"/>
+        <v>199</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>79</v>
+      </c>
       <c r="C47" s="1" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>187</v>
-[...3 lines deleted...]
-      <c r="G47" s="1"/>
+        <v>201</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B48" s="1"/>
+        <v>203</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>79</v>
+      </c>
       <c r="C48" s="1" t="s">
-        <v>186</v>
+        <v>204</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
-        <v>192</v>
+        <v>205</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>193</v>
+        <v>79</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F49" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="D49" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G49" s="1" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>56</v>
+        <v>155</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>152</v>
+        <v>81</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>163</v>
+        <v>82</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B51" s="1"/>
+        <v>209</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>79</v>
+      </c>
       <c r="C51" s="1" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B52" s="1"/>
+        <v>213</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>79</v>
+      </c>
       <c r="C52" s="1" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>140</v>
+        <v>186</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B53" s="1"/>
+        <v>215</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>119</v>
+      </c>
       <c r="C53" s="1" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>208</v>
+        <v>129</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="F53" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>186</v>
+      </c>
       <c r="G53" s="1" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B54" s="1"/>
+        <v>217</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>127</v>
+      </c>
       <c r="C54" s="1" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>212</v>
+        <v>130</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>220</v>
+      </c>
+      <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B55" s="1"/>
+        <v>221</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>165</v>
+      </c>
       <c r="C55" s="1" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>216</v>
+        <v>147</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>217</v>
+        <v>148</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>34</v>
+        <v>119</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>40</v>
+        <v>147</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>41</v>
+        <v>148</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B57" s="1"/>
+        <v>225</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>119</v>
+      </c>
       <c r="C57" s="1" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1" t="s">
-        <v>43</v>
+        <v>229</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>44</v>
+        <v>119</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>40</v>
+        <v>197</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>41</v>
+        <v>198</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>34</v>
+        <v>165</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="B60" s="1"/>
+        <v>232</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>119</v>
+      </c>
       <c r="C60" s="1" t="s">
-        <v>229</v>
-[...4 lines deleted...]
-      <c r="G60" s="1"/>
+        <v>230</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>34</v>
+        <v>119</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>231</v>
+        <v>211</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>232</v>
+        <v>212</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B62" s="1"/>
+        <v>235</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>79</v>
+      </c>
       <c r="C62" s="1" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>235</v>
+        <v>152</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>236</v>
+        <v>153</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B63" s="1"/>
+        <v>237</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>155</v>
+      </c>
       <c r="C63" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>231</v>
+        <v>201</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>232</v>
+        <v>202</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="B64" s="1"/>
+      <c r="B64" s="1" t="s">
+        <v>119</v>
+      </c>
       <c r="C64" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>231</v>
+        <v>201</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>241</v>
+        <v>202</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C65" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="B65" s="1"/>
-[...2 lines deleted...]
-      </c>
       <c r="D65" s="1" t="s">
-        <v>244</v>
+        <v>143</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>245</v>
+        <v>144</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="B66" s="1"/>
+        <v>243</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>155</v>
+      </c>
       <c r="C66" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>248</v>
+        <v>211</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>58</v>
+        <v>212</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>251</v>
-[...4 lines deleted...]
-      <c r="G67" s="1"/>
+        <v>246</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>135</v>
+      </c>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="B68" s="1"/>
+        <v>168</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>155</v>
+      </c>
       <c r="C68" s="1" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>254</v>
+        <v>170</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>255</v>
+        <v>171</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="B69" s="1"/>
+        <v>248</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>119</v>
+      </c>
       <c r="C69" s="1" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>194</v>
+        <v>170</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>195</v>
+        <v>171</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="B70" s="1"/>
+        <v>250</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>155</v>
+      </c>
       <c r="C70" s="1" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>261</v>
+        <v>124</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>262</v>
+        <v>125</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="B71" s="1"/>
+        <v>252</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>119</v>
+      </c>
       <c r="C71" s="1" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="D71" s="1"/>
+        <v>253</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>124</v>
+      </c>
       <c r="E71" s="1" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="G71" s="1"/>
+        <v>125</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>34</v>
+        <v>79</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>268</v>
+        <v>227</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>269</v>
+        <v>228</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
-        <v>43</v>
+        <v>256</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>268</v>
+        <v>167</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>269</v>
+        <v>26</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="H73" s="1"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="1" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="B74" s="1"/>
+        <v>258</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>155</v>
+      </c>
       <c r="C74" s="1" t="s">
-        <v>272</v>
+        <v>259</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>222</v>
+        <v>133</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="G74" s="1"/>
+        <v>134</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>275</v>
+        <v>119</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-      <c r="E75" s="1"/>
+        <v>261</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="F75" s="1" t="s">
-        <v>277</v>
+        <v>134</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="B76" s="1"/>
+        <v>262</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>79</v>
+      </c>
       <c r="C76" s="1" t="s">
-        <v>280</v>
+        <v>263</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>147</v>
+        <v>197</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>148</v>
+        <v>198</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="1" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="B77" s="1"/>
+        <v>264</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>155</v>
+      </c>
       <c r="C77" s="1" t="s">
-        <v>283</v>
+        <v>265</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      <c r="G77" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="B78" s="1"/>
+        <v>266</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>119</v>
+      </c>
       <c r="C78" s="1" t="s">
-        <v>283</v>
+        <v>267</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>155</v>
+        <v>81</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>156</v>
+        <v>82</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="B79" s="1"/>
+        <v>268</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>79</v>
+      </c>
       <c r="C79" s="1" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>122</v>
+        <v>227</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>123</v>
+        <v>228</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>124</v>
+        <v>18</v>
       </c>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="1" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="B80" s="1"/>
+        <v>270</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>271</v>
+      </c>
       <c r="C80" s="1" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>289</v>
-[...9 lines deleted...]
-      </c>
+        <v>273</v>
+      </c>
+      <c r="E80" s="1"/>
+      <c r="F80" s="1"/>
+      <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="B81" s="1"/>
+        <v>274</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>271</v>
+      </c>
       <c r="C81" s="1" t="s">
-        <v>292</v>
+        <v>275</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>293</v>
-[...6 lines deleted...]
-      </c>
+        <v>273</v>
+      </c>
+      <c r="E81" s="1"/>
+      <c r="F81" s="1"/>
       <c r="G81" s="1" t="s">
-        <v>19</v>
+        <v>276</v>
       </c>
       <c r="H81" s="1"/>
-    </row>
-[...674 lines deleted...]
-      <c r="H112" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">