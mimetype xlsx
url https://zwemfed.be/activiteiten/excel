--- v1 (2026-07-25)
+++ v2 (2026-10-23)
@@ -12,946 +12,1945 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Activiteiten en opleidingen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="585">
   <si>
     <t>title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Locatie</t>
   </si>
   <si>
     <t>Provincie</t>
   </si>
   <si>
     <t>Organisatie</t>
   </si>
   <si>
     <t>Bad</t>
   </si>
   <si>
     <t>Voorprogramma</t>
   </si>
   <si>
-    <t>Belgische kampioenschappen per categorie - weekend 1</t>
-[...22 lines deleted...]
-    <t>Sportoase De Watermolen, Watermolenstraat 104 9111 Belsele</t>
+    <t>Zuidelijke Cirkel 2026</t>
+  </si>
+  <si>
+    <t>Masterstour</t>
+  </si>
+  <si>
+    <t>zondag 20/09/26
+ tot zondag 6/12/26</t>
+  </si>
+  <si>
+    <t>Nederland</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>25m</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/apzc2026.pdf</t>
+  </si>
+  <si>
+    <t>Memorial Anteunis 2026</t>
+  </si>
+  <si>
+    <t>Open wedstrijd</t>
+  </si>
+  <si>
+    <t>zaterdag 17/10/26, 00:08
+ tot zondag 18/10/26, 18:00</t>
+  </si>
+  <si>
+    <t>Gent (Rozebroeken), Victor Braeckmanlaan 180, 9040 Gent</t>
   </si>
   <si>
     <t>Oost-Vlaanderen</t>
   </si>
   <si>
-    <t>STW</t>
-[...70 lines deleted...]
-    <t>Keerdok, Mechelen</t>
+    <t>RGSC</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/rgsc_20261017_18_anteunis.pdf</t>
+  </si>
+  <si>
+    <t>2-daagse Nijlen 2026</t>
+  </si>
+  <si>
+    <t>zaterdag 17/10/26, 08:00
+ tot zondag 18/10/26, 18:00</t>
+  </si>
+  <si>
+    <t>Nijlen, Gemeentestraat 36A, 2560 Nijlen</t>
   </si>
   <si>
     <t>Antwerpen</t>
   </si>
   <si>
-    <t>organisatie van RSCM (powered by de Stad Mechelen en Zwemfed)</t>
-[...320 lines deleted...]
-    <t>ZCK</t>
+    <t>ZN</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/vp_zn-tweedaagse_17-18_oktober_2026.pdf</t>
+  </si>
+  <si>
+    <t>SWEM Masters 2026</t>
+  </si>
+  <si>
+    <t>Masters</t>
+  </si>
+  <si>
+    <t>zaterdag 17/10/26, 17:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>Wachtebeke (Puyenbroek), Puidonkdreef 1, 9185 Wachtebeke</t>
+  </si>
+  <si>
+    <t>SWEM</t>
+  </si>
+  <si>
+    <t>50m</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_masters_2026_swemm.pdf</t>
   </si>
   <si>
     <t>Swimming Cup Zennevallei 2026</t>
   </si>
   <si>
     <t>zondag 18/10/26, 07:30
  tot 18:00</t>
   </si>
   <si>
     <t>Sint-Pieters-Leeuw (Coloma-kasteel), Jozef Depauwstraat 25, 1600 Sint-Pieters-Leeuw</t>
   </si>
   <si>
+    <t>Vlaams-Brabant &amp; Brussel</t>
+  </si>
+  <si>
     <t>STZ</t>
   </si>
   <si>
+    <t>25m-bad</t>
+  </si>
+  <si>
     <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_stz_18102026_0.pdf</t>
   </si>
   <si>
-    <t>Memorial Willy Fraipont</t>
+    <t>Hasseltse 200m 2026</t>
   </si>
   <si>
     <t>zondag 18/10/26, 08:00
  tot 18:00</t>
   </si>
   <si>
-    <t>Vilvoorde, Heldenplein 13, 1800 Vilvoorde</t>
+    <t>Hasselt - Kapermolen, Koning Boudewijnlaan 22, 3500 Hasselt</t>
+  </si>
+  <si>
+    <t>Limburg</t>
+  </si>
+  <si>
+    <t>HZS</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/vp_khzs-200m_hasselt_18_10_2026-hele_dag.pdf</t>
+  </si>
+  <si>
+    <t>KVZP Paco 2026</t>
+  </si>
+  <si>
+    <t>PACO zwemfeest</t>
+  </si>
+  <si>
+    <t>zondag 18/10/26, 13:15
+ tot 16:15</t>
+  </si>
+  <si>
+    <t>Stedelijk zwembad ‘t Zeepaardje</t>
   </si>
   <si>
     <t>KVZP</t>
   </si>
   <si>
-    <t>Paco ZCK</t>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/kvzp_paco_voorprogramma_2026.pdf</t>
+  </si>
+  <si>
+    <t>Paco ZCK 2026</t>
   </si>
   <si>
     <t>PACO</t>
   </si>
   <si>
     <t>zondag 18/10/26, 14:00
  tot 18:00</t>
   </si>
   <si>
+    <t>Kapelle-op-den-Bos, Marktplein 27, 1880 Kapelle-op-den-Bos</t>
+  </si>
+  <si>
+    <t>ZCK</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/261018_zck_paco_voorprogramma.pdf</t>
+  </si>
+  <si>
+    <t>Menstruatie en sportprestaties: van wetenschap naar praktijk (online)</t>
+  </si>
+  <si>
+    <t>woensdag 21/10/26, 11:15
+ tot 12:15</t>
+  </si>
+  <si>
+    <t>Sportieq</t>
+  </si>
+  <si>
+    <t>Bijscholing op maat: Wat is gezonde voeding?</t>
+  </si>
+  <si>
+    <t>vrijdag 23/10/26, 19:30
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>Medialokaal Centrum De Warande</t>
+  </si>
+  <si>
+    <t>WIOS</t>
+  </si>
+  <si>
+    <t>GP Emmanuel Vanluchene</t>
+  </si>
+  <si>
+    <t>zaterdag 24/10/26, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Zwembad Ter Borcht, Ter Borchtlaan, 8760 Tielt</t>
+  </si>
+  <si>
+    <t>West-Vlaanderen</t>
+  </si>
+  <si>
+    <t>TIME</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/vp_20261024pm_gpevl_-_time_-_meulebeke_-_err02.pdf</t>
+  </si>
+  <si>
+    <t>200m van Tielt</t>
+  </si>
+  <si>
+    <t>zondag 25/10/26, 09:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/vp_20261025_-_200m_van_tielt_-_time_-_meulebeke.pdf</t>
+  </si>
+  <si>
+    <t>Bijscholing op maat: Rust in de zwemles, ruimte om te leren.</t>
+  </si>
+  <si>
+    <t>zondag 25/10/26, 14:00
+ tot 17:00</t>
+  </si>
+  <si>
+    <t>Zwembad 't Zeepaardje, Vilvoorde</t>
+  </si>
+  <si>
+    <t>Vlaamse Jeugdkampioenschappen korte baan 2026</t>
+  </si>
+  <si>
+    <t>VK</t>
+  </si>
+  <si>
+    <t>vrijdag 30/10/26, 09:00
+ tot zondag 1/11/26, 18:00</t>
+  </si>
+  <si>
+    <t>Zwembad De Pluimen - Pluimstraat 18, 8600 Diksmuide</t>
+  </si>
+  <si>
+    <t>ZB</t>
+  </si>
+  <si>
+    <t>25m-bad, 8 banen</t>
+  </si>
+  <si>
+    <t>Jeugdwedstrijd SVAZ Aartselaar 2026</t>
+  </si>
+  <si>
+    <t>zondag 1/11/26, 08:00
+ tot 12:00</t>
+  </si>
+  <si>
+    <t>Aartselaar - Intergemeentelijk zwembad DOK~3, Kleistraat 204, Aartselaar</t>
+  </si>
+  <si>
+    <t>SVAZ</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/svaz_vp_01_11_2026.pdf</t>
+  </si>
+  <si>
     <t>Vlaams Kampioenschap Combo/Acro U12-Youth-Junior-Senior</t>
   </si>
   <si>
-    <t>zondag 1/11/26, 12:00
-[...3 lines deleted...]
-    <t>Zwevegem</t>
+    <t>Vlaams Kampioenschap</t>
+  </si>
+  <si>
+    <t>zondag 1/11/26, 12:30
+ tot 16:30</t>
+  </si>
+  <si>
+    <t>Bekaertstraat 9, 8550 Zwevegem</t>
   </si>
   <si>
     <t>SKF &amp; Vlaams sportcomité artistiek zwemmen</t>
   </si>
   <si>
     <t>Zwembad Lago</t>
   </si>
   <si>
-    <t>Lange Afstand</t>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/inschrijvingsformulier_vk_acro_-_combo_2026.doc</t>
+  </si>
+  <si>
+    <t>Flanders Open short course 2026</t>
+  </si>
+  <si>
+    <t>vrijdag 6/11/26, 09:00
+ tot zondag 8/11/26, 18:00</t>
+  </si>
+  <si>
+    <t>Vita Den Uyt Mol; Rode-Kruislaan 18, 2400 Mol</t>
+  </si>
+  <si>
+    <t>MOZKA</t>
+  </si>
+  <si>
+    <t>1500m en 800m Mol 2026</t>
+  </si>
+  <si>
+    <t>zaterdag 7/11/26
+ tot zondag 8/11/26</t>
+  </si>
+  <si>
+    <t>Regio-Cup Ria Van den Broeck 2026</t>
   </si>
   <si>
     <t>zondag 8/11/26, 08:00
  tot 18:00</t>
   </si>
   <si>
-    <t>Paco KAZS</t>
+    <t>Meise, Nieuwelaan 98, 1860 Meise</t>
+  </si>
+  <si>
+    <t>ALZV</t>
+  </si>
+  <si>
+    <t>Paco KAZS 2026</t>
   </si>
   <si>
     <t>Paco</t>
   </si>
   <si>
     <t>woensdag 11/11/26, 08:00
  tot 12:00</t>
   </si>
   <si>
     <t>Aarschot, Demervallei 8, 3200 Aarschot</t>
   </si>
   <si>
+    <t>KAZS</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_paco_111126.pdf</t>
+  </si>
+  <si>
+    <t>Jeugdcriterium Genk 2026</t>
+  </si>
+  <si>
+    <t>Genk - SportinGenk Park, Emiel Van Doorenlaan 144, Genk</t>
+  </si>
+  <si>
+    <t>GZVN</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/gzvn_vp_11112026.pdf</t>
+  </si>
+  <si>
     <t>Paco ZIOS</t>
   </si>
   <si>
     <t>woensdag 11/11/26, 08:00
  tot 13:00</t>
   </si>
   <si>
     <t>Liedekerke, Sportlaan 5, 1770 Liedekerke</t>
   </si>
   <si>
     <t>ZIOS</t>
   </si>
   <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/paco_voorprogramma_11_11_2026_0.pdf</t>
+  </si>
+  <si>
     <t>Open Belgian Championships Combo/Acro U12-Youth-Junior-Senior</t>
   </si>
   <si>
     <t>woensdag 11/11/26, 08:00
  tot 19:00</t>
   </si>
   <si>
     <t>Hasselt</t>
   </si>
   <si>
     <t>SCB &amp; Royal Belgian Swimming Federation</t>
   </si>
   <si>
     <t>Zwembad Kapermolen</t>
   </si>
   <si>
-    <t>PACO zwemfeest ZIOS 2026</t>
-[...15 lines deleted...]
-    <t>Open wedstrijd ZIOS</t>
+    <t>PACO Zwemfeest Genk 2026</t>
+  </si>
+  <si>
+    <t>Wedstrijd</t>
+  </si>
+  <si>
+    <t>woensdag 11/11/26, 14:00
+ tot 17:00</t>
+  </si>
+  <si>
+    <t>Zwembad Stedelijk Sportcentrum Genk; Emiel Van Dorenlaan 144, 3600 Genk</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/gzvn_programma_paco_2026.pdf</t>
+  </si>
+  <si>
+    <t>Open wedstrijd ZIOS 2026</t>
   </si>
   <si>
     <t>woensdag 11/11/26, 14:00
  tot 18:00</t>
   </si>
   <si>
-    <t>Speedocup</t>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_zios_11112026.pdf</t>
+  </si>
+  <si>
+    <t>Criterium Vlaams-Brabant KAZS 2026</t>
+  </si>
+  <si>
+    <t>CVB</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_cvb_kazs_11112026.pdf</t>
+  </si>
+  <si>
+    <t>Championnats Open Masters du district BCBW 2026</t>
+  </si>
+  <si>
+    <t>woensdag 11/11/26, 18:45
+ tot 21:45</t>
+  </si>
+  <si>
+    <t>Piscine Sportcity; Avenue Salomé 2, 1150 Woluwe-St-Pierre</t>
+  </si>
+  <si>
+    <t>CNSW</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/ap_masters_111126.pdf</t>
+  </si>
+  <si>
+    <t>Superprestige - Speedocup 2026</t>
   </si>
   <si>
     <t>zaterdag 14/11/26, 08:00</t>
   </si>
   <si>
+    <t>Leuven, Philipssite 6, 3000 Leuven</t>
+  </si>
+  <si>
     <t>LAQUA</t>
   </si>
   <si>
+    <t>25m-bad met AEI</t>
+  </si>
+  <si>
+    <t>DZO Najaarsmeeting 2026</t>
+  </si>
+  <si>
+    <t>zaterdag 14/11/26, 08:00
+ tot 13:00</t>
+  </si>
+  <si>
+    <t>Zwembad Olympos - Leopoldlaan 18A, 9200 Dendermonde</t>
+  </si>
+  <si>
+    <t>DZO</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/dzo_20261114_vm_najaarsmeeting.pdf</t>
+  </si>
+  <si>
+    <t>Regiocriterium OVL dag 2</t>
+  </si>
+  <si>
+    <t>RC OVL</t>
+  </si>
+  <si>
+    <t>zaterdag 14/11/26, 13:00
+ tot 17:00</t>
+  </si>
+  <si>
+    <t>Dendermonde(Olympos), Leopoldlaan 18/A, 9200 Dendermonde</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/rcovl_20261114_nm_regio_dag_2.pdf</t>
+  </si>
+  <si>
+    <t>PACO Zwemfeest Arendonk 2026</t>
+  </si>
+  <si>
+    <t>zondag 15/11/26</t>
+  </si>
+  <si>
+    <t>Arendonk</t>
+  </si>
+  <si>
+    <t>AZV</t>
+  </si>
+  <si>
     <t>Memorial Rik Vandenbosch</t>
   </si>
   <si>
     <t>zondag 15/11/26, 08:00</t>
+  </si>
+  <si>
+    <t>VITA Scheldecup 2026</t>
+  </si>
+  <si>
+    <t>zondag 15/11/26, 14:00
+ tot 17:00</t>
+  </si>
+  <si>
+    <t>VITA Scheldebad - Kasteelstraat 85, 9140 Temse</t>
+  </si>
+  <si>
+    <t>TSZ</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/tsz_20261115_nm_vita_scheldecup.pdf</t>
+  </si>
+  <si>
+    <t>Samen groeien. Hoe versterken professionals je sportorganisatie?</t>
+  </si>
+  <si>
+    <t>woensdag 18/11/26, 18:30
+ tot 22:00</t>
+  </si>
+  <si>
+    <t>Qubiz, Nazareth</t>
+  </si>
+  <si>
+    <t>Sportwerk</t>
+  </si>
+  <si>
+    <t>Uitwisseling tussen club-API’s</t>
+  </si>
+  <si>
+    <t>donderdag 19/11/26, 19:30
+ tot 21:30</t>
+  </si>
+  <si>
+    <t>Online</t>
+  </si>
+  <si>
+    <t>Terugkomdag API’s en VVS’en 2026</t>
+  </si>
+  <si>
+    <t>vrijdag 20/11/26, 08:30
+ tot 16:00</t>
+  </si>
+  <si>
+    <t>Royal Belgian Football Association</t>
+  </si>
+  <si>
+    <t>Belgische Jeugdkampioenschappen 11-16 jaar -  Korte Baan</t>
+  </si>
+  <si>
+    <t>BK</t>
+  </si>
+  <si>
+    <t>vrijdag 20/11/26, 09:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Piscine Porte de Trèves, Rue Gustave Delperdange 5, 6600 Bastogne</t>
+  </si>
+  <si>
+    <t>Luxemburg</t>
+  </si>
+  <si>
+    <t>CNB/KBZB</t>
   </si>
   <si>
     <t>Paco ZORO</t>
   </si>
   <si>
     <t>zaterdag 21/11/26, 13:00
  tot 17:00</t>
   </si>
   <si>
     <t>Overijse, Begijnhof 9, 3090 Overijse</t>
   </si>
   <si>
     <t>ZORO</t>
   </si>
   <si>
-    <t>Criterium Vlaams-Brabant ZORO</t>
+    <t>Criterium Vlaams-Brabant ZORO 2026</t>
   </si>
   <si>
     <t>zaterdag 21/11/26, 18:00
  tot 22:00</t>
   </si>
   <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_cvb_zoro_21112026.pdf</t>
+  </si>
+  <si>
+    <t>Vlaams Herfstcriterium korte baan 2026</t>
+  </si>
+  <si>
+    <t>Vlaams</t>
+  </si>
+  <si>
+    <t>vrijdag 27/11/26, 09:00
+ tot zondag 29/11/26, 18:00</t>
+  </si>
+  <si>
+    <t>Lago Gent Rozebroeken,Victor Braeckmanlaan 180, 9040 Gent</t>
+  </si>
+  <si>
+    <t>MEGA</t>
+  </si>
+  <si>
+    <t>Belgische Masterkampioenschappen Korte Baan</t>
+  </si>
+  <si>
+    <t>Belgische kampioenschappen</t>
+  </si>
+  <si>
+    <t>zaterdag 28/11/26, 09:00
+ tot zondag 29/11/26, 18:00</t>
+  </si>
+  <si>
+    <t>Lago Kortrijk Weide, Nelson Mandelaplein 19, 8500 Kortrijk</t>
+  </si>
+  <si>
+    <t>KZK Spurs i.s.m. KBZB</t>
+  </si>
+  <si>
+    <t>25m-bad (AEI)</t>
+  </si>
+  <si>
+    <t>Herfstpaco AZL 2026</t>
+  </si>
+  <si>
+    <t>zaterdag 28/11/26, 17:00
+ tot 20:00</t>
+  </si>
+  <si>
+    <t>Farys Zwembad Lebbeke - Koning Albert I-straat 124, 9280 Lebbeke</t>
+  </si>
+  <si>
+    <t>AZL</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/2026_11_28_-_voorprogramma_herfstpaco.pdf</t>
+  </si>
+  <si>
+    <t>Wedstrijd 9- en 10-jarigen TZT 2026</t>
+  </si>
+  <si>
+    <t>zaterdag 28/11/26, 17:45
+ tot 19:45</t>
+  </si>
+  <si>
+    <t>Stedelijk zwembad Torhout - Bruggestraat 14, 8820 Torhout</t>
+  </si>
+  <si>
+    <t>TZT</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/vp_20261128lpm_wedstrijd_9-_10-jarigen_-_tzt_-_torhout.pdf</t>
+  </si>
+  <si>
+    <t>NVH ZOLA &amp; ZALM 2026</t>
+  </si>
+  <si>
+    <t>zondag 29/11/26, 13:00
+ tot 17:00</t>
+  </si>
+  <si>
+    <t>Zwembad Ieperman Wilrijk</t>
+  </si>
+  <si>
+    <t>ZOLA</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_nvh_zola_2026.pdf</t>
+  </si>
+  <si>
+    <t>Aan de slag als club-API: deel 1</t>
+  </si>
+  <si>
+    <t>woensdag 2/12/26, 19:00
+ tot 22:00</t>
+  </si>
+  <si>
+    <t>EZV PACO zwemfeest met komst van de Sint</t>
+  </si>
+  <si>
+    <t>zaterdag 5/12/26, 16:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Zwembad Sportoase Hoge Wal - Guldensportenlaan 34, 9940 Evergem</t>
+  </si>
+  <si>
+    <t>EZV</t>
+  </si>
+  <si>
+    <t>PACO zwemfeest Sinterklaas Zgeel 2026</t>
+  </si>
+  <si>
+    <t>zondag 6/12/26</t>
+  </si>
+  <si>
+    <t>Geel</t>
+  </si>
+  <si>
+    <t>Zgeel</t>
+  </si>
+  <si>
+    <t>Criterium H. Lecluyse 2026 - dag 1</t>
+  </si>
+  <si>
+    <t>Regiocup</t>
+  </si>
+  <si>
+    <t>zondag 6/12/26, 09:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Stedelijk Zwembad, Sint-Denisplaats 15, 8630 Veurne</t>
+  </si>
+  <si>
+    <t>VZV</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/vp_20261206_rchl_day1_-_vzv_-_veurne.pdf</t>
+  </si>
+  <si>
+    <t>AZV Sinterklaaswedstrijd 2026</t>
+  </si>
+  <si>
+    <t>zondag 6/12/26, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Arendonk, Van Eycklaan 7, 2370 Arendonk</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/azv_vp_sinterklaas_06_12_2026.pdf</t>
+  </si>
+  <si>
+    <t>Groeitraject 26-27 - dag 2</t>
+  </si>
+  <si>
+    <t>Groeitraject OVL</t>
+  </si>
+  <si>
+    <t>Gent(Strop), Stropstraat 31, 9000 Gent</t>
+  </si>
+  <si>
+    <t>Titel: Aan de slag als club-API: deel 2</t>
+  </si>
+  <si>
+    <t>woensdag 9/12/26, 19:00
+ tot 22:00</t>
+  </si>
+  <si>
+    <t>Presteren met energie: goed voeden, goed voelen</t>
+  </si>
+  <si>
+    <t>woensdag 9/12/26, 20:00
+ tot 22:00</t>
+  </si>
+  <si>
+    <t>Eventlocatie Zebrastraat</t>
+  </si>
+  <si>
+    <t>Official B - Routines</t>
+  </si>
+  <si>
+    <t>zaterdag 12/12/26, 09:00
+ tot 16:30</t>
+  </si>
+  <si>
+    <t>Zwembad De Nekker - Zaal Stokvis</t>
+  </si>
+  <si>
+    <t>Vlaamse Zwemfederatie</t>
+  </si>
+  <si>
+    <t>Open Brevettendag WIOS Artistiek Zwemmen</t>
+  </si>
+  <si>
+    <t>zaterdag 12/12/26, 13:00
+ tot 17:00</t>
+  </si>
+  <si>
+    <t>Liedekerke</t>
+  </si>
+  <si>
+    <t>Heuvelkouter</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/brevetten_inschrijvingen_template.xlsx</t>
+  </si>
+  <si>
+    <t>Opleiding Jurysecretaris</t>
+  </si>
+  <si>
+    <t>zondag 13/12/26, 09:00
+ tot 13:00</t>
+  </si>
+  <si>
+    <t>Topsportschool Antwerpen</t>
+  </si>
+  <si>
+    <t>Zwemfed</t>
+  </si>
+  <si>
     <t>Kerstprijs ZCT</t>
   </si>
   <si>
     <t>zondag 13/12/26, 14:00
  tot 18:00</t>
   </si>
   <si>
     <t>Tremelo, Veldonkstraat 3, 3120 Tremelo</t>
   </si>
   <si>
     <t>ZCT</t>
   </si>
   <si>
-    <t>Lange Afstand DDAT</t>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_zct_13122026.pdf</t>
+  </si>
+  <si>
+    <t>Open Belgian Championships short course 2026</t>
+  </si>
+  <si>
+    <t>vrijdag 18/12/26, 09:00
+ tot zondag 20/12/26, 18:00</t>
+  </si>
+  <si>
+    <t>KBZB</t>
+  </si>
+  <si>
+    <t>Santa Claus</t>
+  </si>
+  <si>
+    <t>zondag 20/12/26, 08:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Limieten 17-</t>
+  </si>
+  <si>
+    <t>zondag 20/12/26, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Kapellen - Gemeentelijk zwembad, Christiaan Pallemansstraat 84, 2950 Kapellen</t>
+  </si>
+  <si>
+    <t>ZIK</t>
+  </si>
+  <si>
+    <t>X-mas Balls 2026</t>
+  </si>
+  <si>
+    <t>woensdag 23/12/26, 08:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Bree - De Sprink, Sportlaan 4, 3960 Bree</t>
+  </si>
+  <si>
+    <t>DMB</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/vp_dmb_x-mas_balls_23_12_2026_hele_dag.pdf</t>
+  </si>
+  <si>
+    <t>Lange Afstand DDAT 2026</t>
   </si>
   <si>
     <t>zaterdag 26/12/26, 08:00
  tot 12:00</t>
   </si>
   <si>
     <t>Ternat, Van Cauwelaertstraat 40, 1740 Ternat</t>
   </si>
   <si>
     <t>DDAT</t>
   </si>
   <si>
-    <t>Recordwedstrijd DDAT</t>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_ddat_800-1500m_26122026.pdf</t>
+  </si>
+  <si>
+    <t>Laatste Kans</t>
+  </si>
+  <si>
+    <t>Openwedstrijd</t>
+  </si>
+  <si>
+    <t>zaterdag 26/12/26, 09:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Lago Weide, Nelson Mandelaplein 19, 8500 Kortrijk</t>
+  </si>
+  <si>
+    <t>KZK</t>
+  </si>
+  <si>
+    <t>50m-bad</t>
+  </si>
+  <si>
+    <t>Recordwedstrijd DDAT 2026</t>
   </si>
   <si>
     <t>zaterdag 26/12/26, 14:00
  tot 18:00</t>
   </si>
   <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_ddat_record_26122026_pm.pdf</t>
+  </si>
+  <si>
+    <t>Laatste kans</t>
+  </si>
+  <si>
+    <t>Temse (Vita Scheldebad), Kasteelstraat 85, 9140 Temse</t>
+  </si>
+  <si>
     <t>Laatste kans LAQUA</t>
   </si>
   <si>
     <t>zondag 27/12/26, 08:00
  tot 18:00</t>
   </si>
   <si>
+    <t>Laatste kans Mol 2026</t>
+  </si>
+  <si>
+    <t>Mol - Den Uyt, Rode Kruislaan 18, 2400 Mol</t>
+  </si>
+  <si>
+    <t>Allerlaatste kans</t>
+  </si>
+  <si>
+    <t>zondag 27/12/26, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Sint-Niklaas (De Watermolen), Watermolenstaat 106, 9100 Sint-Niklaas</t>
+  </si>
+  <si>
+    <t>STW</t>
+  </si>
+  <si>
+    <t>Bachten de Kupe Cup</t>
+  </si>
+  <si>
+    <t>zondag 3/01/27, 09:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Zwembad De Pluimen, Pluimstraat 18, 8600 Diksmuide</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/vp_20270103_bachten_de_kupe_cup_-_zb_-_diksmuide.pdf</t>
+  </si>
+  <si>
+    <t>Pepermans</t>
+  </si>
+  <si>
+    <t>zaterdag 9/01/27, 08:00
+ tot zondag 10/01/27, 18:00</t>
+  </si>
+  <si>
+    <t>Antwerpen (Wezenberg), Desguinlei 17, 2018 Antwerpen</t>
+  </si>
+  <si>
+    <t>AZSC</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/vp_kazsc_202701_09_en_10_am_en_pm.pdf</t>
+  </si>
+  <si>
+    <t>Provinciaal Kampioenschap lange afstand</t>
+  </si>
+  <si>
+    <t>PK</t>
+  </si>
+  <si>
+    <t>Brugge (LAGO Brugge Olympia), Doornstraat 110,8200 Brugge</t>
+  </si>
+  <si>
+    <t>RCWVL</t>
+  </si>
+  <si>
     <t>Paco ALZV</t>
   </si>
   <si>
     <t>zondag 10/01/27, 14:00
  tot 18:00</t>
   </si>
   <si>
-    <t>Sprintcup KLSVZ</t>
+    <t>Regio Cup Limburg 2026 - 1</t>
+  </si>
+  <si>
+    <t>RCLIM</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/dmb_vp_10_01-27.pdf</t>
+  </si>
+  <si>
+    <t>Wintermeeting</t>
+  </si>
+  <si>
+    <t>Nieuwjaarswedstrijd</t>
+  </si>
+  <si>
+    <t>zaterdag 16/01/27, 08:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Heist-op-den-Berg - Sportoase De Lo, Lostraat 70, 2220 Heist-op-den-Berg</t>
+  </si>
+  <si>
+    <t>HZA</t>
+  </si>
+  <si>
+    <t>Sprintcup KLSVZ 2027</t>
   </si>
   <si>
     <t>zaterdag 16/01/27, 17:00
  tot 22:00</t>
   </si>
   <si>
     <t>Landen, Rue de Landen 187, 4280 Hannut</t>
   </si>
   <si>
     <t>KLSVZ</t>
   </si>
   <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_klsvz_16012027.pdf</t>
+  </si>
+  <si>
+    <t>PACO Zwemfeest KST 2027</t>
+  </si>
+  <si>
+    <t>zondag 17/01/27</t>
+  </si>
+  <si>
+    <t>Turnhout</t>
+  </si>
+  <si>
+    <t>KST</t>
+  </si>
+  <si>
     <t>Laqua Criterium</t>
   </si>
   <si>
     <t>zondag 17/01/27, 08:00
  tot 12:00</t>
   </si>
   <si>
     <t>Criterium Vlaams-Brabant LAQUA</t>
   </si>
   <si>
     <t>zondag 17/01/27, 14:00
  tot 18:00</t>
   </si>
   <si>
-    <t>Provinciale Kampioenschappen 50m-bad VBR</t>
+    <t>Regio Cup 2026 - 2</t>
+  </si>
+  <si>
+    <t>Bilzen - De Kimpel, Eikenlaan 29, 3740 Bilzen</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/zdkb_vp_17_01-27.pdf</t>
+  </si>
+  <si>
+    <t>Regiocriterium OVL dag 3</t>
+  </si>
+  <si>
+    <t>Regiocriterium Henri Lecluyse 2026-2027 - dag 2</t>
+  </si>
+  <si>
+    <t>Zwembad Ieper, Leopold III Laan 18, 8900 Ieper</t>
+  </si>
+  <si>
+    <t>ISWIM</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/vp_20270117pm_rchl_day2_-_iswim_-_ieper.pdf</t>
+  </si>
+  <si>
+    <t>Provinciaal kampioenschap lange afstand</t>
+  </si>
+  <si>
+    <t>zondag 24/01/27, 08:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>RCANT/LIM</t>
+  </si>
+  <si>
+    <t>Provinciaal Kampioenschap lange baan - Vlaams-Brabant &amp; Brussel</t>
   </si>
   <si>
     <t>zaterdag 30/01/27, 08:00
  tot zondag 31/01/27, 18:00</t>
   </si>
   <si>
     <t>Aalst (Aquatopia), Zwembadlaan 2, 9300 Aalst</t>
   </si>
   <si>
+    <t>PBR</t>
+  </si>
+  <si>
     <t>50m-bad met AEI</t>
+  </si>
+  <si>
+    <t>Provinciaal kampioenschap lange baan - Limburg</t>
+  </si>
+  <si>
+    <t>Provinciaal kampioenschap lange baan - Antwerpen</t>
+  </si>
+  <si>
+    <t>RCANT</t>
+  </si>
+  <si>
+    <t>Provinciaal kampioenschap lange baan - West-Vlaanderen</t>
+  </si>
+  <si>
+    <t>zaterdag 30/01/27, 09:00
+ tot zondag 31/01/27, 18:00</t>
+  </si>
+  <si>
+    <t>Lago Olympia, Koning Leopold III Laan 68, 8000 Brugge</t>
+  </si>
+  <si>
+    <t>Regiocomité</t>
+  </si>
+  <si>
+    <t>Provinciaal kampioenschap lange baan - Oost-Vlaanderen</t>
+  </si>
+  <si>
+    <t>zaterdag 30/01/27, 13:00
+ tot zondag 31/01/27, 21:00</t>
+  </si>
+  <si>
+    <t>RCOVL</t>
+  </si>
+  <si>
+    <t>zaterdag 30/01/27, 17:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>AST (Jeugd + Masters)</t>
+  </si>
+  <si>
+    <t>zaterdag 6/02/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>AST</t>
+  </si>
+  <si>
+    <t>West-Vlaanderen Sprint Henri Lecluyse</t>
+  </si>
+  <si>
+    <t>zaterdag 13/02/27, 18:00
+ tot 22:00</t>
+  </si>
+  <si>
+    <t>PACO Zwemfeest Kalmthout 2027</t>
+  </si>
+  <si>
+    <t>zondag 14/02/27</t>
+  </si>
+  <si>
+    <t>Kalmthout</t>
+  </si>
+  <si>
+    <t>AZK</t>
+  </si>
+  <si>
+    <t>PACO Zwemfeest AZK 2027</t>
+  </si>
+  <si>
+    <t>zondag 14/02/27, 08:30
+ tot 12:30</t>
+  </si>
+  <si>
+    <t>Kalmthout, Kapellensteenweg 90, 2920 Kalmthout</t>
+  </si>
+  <si>
+    <t>Jeugdwedstrijd</t>
+  </si>
+  <si>
+    <t>zondag 14/02/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>2-daagse Geel</t>
+  </si>
+  <si>
+    <t>zaterdag 20/02/27, 08:00
+ tot zondag 21/02/27, 18:00</t>
+  </si>
+  <si>
+    <t>Geel - Stedelijk zwembad, Fehrenbachstraat 26A, Geel</t>
+  </si>
+  <si>
+    <t>ZGEEL</t>
+  </si>
+  <si>
+    <t>MEGA swim meet</t>
+  </si>
+  <si>
+    <t>zaterdag 20/02/27, 17:00
+ tot 21:00</t>
   </si>
   <si>
     <t>Paco STZ</t>
   </si>
   <si>
     <t>zondag 21/02/27, 08:00
  tot 12:00</t>
   </si>
   <si>
+    <t>Sint-Pieters-Leeuw, Sportlaan 11, 1600 Sint-Pieters-Leeuw</t>
+  </si>
+  <si>
     <t>Criterium Vlaams-Brabant STZ</t>
   </si>
   <si>
     <t>zondag 21/02/27, 14:00
  tot 18:00</t>
   </si>
   <si>
+    <t>Regio Cup 3</t>
+  </si>
+  <si>
+    <t>Lommel - De Souverein, Sportveldenstraat 15, 3920 Lommel</t>
+  </si>
+  <si>
+    <t>Jeugd SWEM</t>
+  </si>
+  <si>
+    <t>zaterdag 27/02/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Bijscholing op maat: Leerlijnen basis start en tuimelkeerpunt</t>
+  </si>
+  <si>
+    <t>zaterdag 27/02/27, 17:00
+ tot 20:00</t>
+  </si>
+  <si>
+    <t>Zwemdok 3</t>
+  </si>
+  <si>
     <t>Criterium Vlaams-Brabant SCZ</t>
   </si>
   <si>
     <t>zondag 28/02/27, 08:00
  tot 12:00</t>
   </si>
   <si>
     <t>Zaventem, Grote Daalstraat 2, 1930 Zaventem</t>
   </si>
   <si>
     <t>SCZ</t>
   </si>
   <si>
     <t>Criterium Vlaams-Brabant ZCT</t>
   </si>
   <si>
     <t>zondag 28/02/27, 14:00
  tot 18:00</t>
   </si>
   <si>
     <t>Paco SCZ</t>
   </si>
   <si>
-    <t>Criterium Vlaams-Brabant KAZS</t>
-[...2 lines deleted...]
-    <t>Criterium Vlaams-Brabant KLSVZ</t>
+    <t>GP Stad Turnhout</t>
+  </si>
+  <si>
+    <t>Turnhout - Het Stadspark, Parklaan 58, 2300 Turnhout</t>
+  </si>
+  <si>
+    <t>Regio Cup 4</t>
+  </si>
+  <si>
+    <t>Beringen - Sportoase, Koolmijnlaan 189, 3582 Beringen</t>
+  </si>
+  <si>
+    <t>Groeitraject dag 3</t>
+  </si>
+  <si>
+    <t>Beernem(zwembad Drogenbrood), Wellingstraat 29a,8730 Beernem</t>
+  </si>
+  <si>
+    <t>BZC</t>
+  </si>
+  <si>
+    <t>Vlaamse Jeugdkampioenschappen 11-16 jaar -  Lange Baan</t>
+  </si>
+  <si>
+    <t>vrijdag 5/03/27, 09:00
+ tot zondag 7/03/27, 18:00</t>
+  </si>
+  <si>
+    <t>Olympisch Zwemcentrum Wezenberg, Desguinlei 17-19, 2018 Antwerpen</t>
+  </si>
+  <si>
+    <t>Criterium Vlaams-Brabant 2027 - KLSVZ</t>
   </si>
   <si>
     <t>zaterdag 13/03/27, 17:00
  tot 21:00</t>
   </si>
   <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_klsvz_13032027.pdf</t>
+  </si>
+  <si>
+    <t>NVH-wedstrijd Kapellen 2027</t>
+  </si>
+  <si>
+    <t>zondag 14/03/27</t>
+  </si>
+  <si>
+    <t>Kapellen</t>
+  </si>
+  <si>
+    <t>ZiK</t>
+  </si>
+  <si>
     <t>Challange Robert Bams</t>
   </si>
   <si>
     <t>zondag 14/03/27, 08:00
  tot 18:00</t>
   </si>
   <si>
+    <t>Vilvoorde, Heldenplein 13, 1800 Vilvoorde</t>
+  </si>
+  <si>
+    <t>STW Recordwedstrijd</t>
+  </si>
+  <si>
+    <t>Guido De Cnaep</t>
+  </si>
+  <si>
+    <t>zondag 14/03/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Criterium H. Lecluyse</t>
+  </si>
+  <si>
+    <t>Flanders Open 2027</t>
+  </si>
+  <si>
+    <t>vrijdag 19/03/27, 09:00
+ tot zondag 21/03/27, 18:00</t>
+  </si>
+  <si>
+    <t>Vorming op maat: leerlijn rugslag</t>
+  </si>
+  <si>
+    <t>zaterdag 20/03/27, 09:00
+ tot 12:00</t>
+  </si>
+  <si>
+    <t>SportinGenk Zwembad</t>
+  </si>
+  <si>
+    <t>LZV: Masters</t>
+  </si>
+  <si>
+    <t>zaterdag 20/03/27, 17:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>Lokeren(Durmehal), Sportlaan 2, 9160 Lokeren</t>
+  </si>
+  <si>
+    <t>LZV</t>
+  </si>
+  <si>
     <t>Paco DDAT</t>
   </si>
   <si>
     <t>zondag 21/03/27, 08:00
  tot 12:00</t>
   </si>
   <si>
+    <t>LZV jeugdwedstrijd</t>
+  </si>
+  <si>
+    <t>zondag 21/03/27, 08:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>KZK Clubkampioenschap</t>
+  </si>
+  <si>
+    <t>zondag 21/03/27, 09:00
+ tot 18:00</t>
+  </si>
+  <si>
     <t>Criterium Vlaams-Brabant DDAT</t>
   </si>
   <si>
     <t>zondag 21/03/27, 14:00
  tot 18:00</t>
   </si>
   <si>
+    <t>200m wedstrijd</t>
+  </si>
+  <si>
+    <t>Regiocriterium OVL dag 4</t>
+  </si>
+  <si>
+    <t>zaterdag 27/03/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Zottegem (Bevegemse vijvers), Bevegemse Vijvers 1, 9620 Zottegem</t>
+  </si>
+  <si>
+    <t>FIRST</t>
+  </si>
+  <si>
+    <t>zaterdag 27/03/27, 17:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>Lier, Kazernedreef 100, 2500 Lier</t>
+  </si>
+  <si>
+    <t>ZVL</t>
+  </si>
+  <si>
+    <t>Paasmeeting</t>
+  </si>
+  <si>
+    <t>maandag 29/03/27, 08:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Limietenwedstrijden</t>
+  </si>
+  <si>
+    <t>Eeklo(Verbauwenbad), Burg. Lionel Pussemierstraat 157, 9900 Eeklo</t>
+  </si>
+  <si>
+    <t>MZE</t>
+  </si>
+  <si>
+    <t>maandag 29/03/27, 09:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Zwembad De Treffer, Meersstraat 5, 8790 Waregem</t>
+  </si>
+  <si>
+    <t>KWZC</t>
+  </si>
+  <si>
+    <t>Antwerp International Youth Swimming Cup</t>
+  </si>
+  <si>
+    <t>vrijdag 9/04/27, 15:00
+ tot maandag 12/04/27, 01:00</t>
+  </si>
+  <si>
     <t>Feryn Sprint Cup</t>
   </si>
   <si>
     <t>zondag 11/04/27, 08:00
  tot 18:00</t>
   </si>
   <si>
-    <t>Paco KLSVZ</t>
+    <t>Regiocriterium OVL dag 5</t>
+  </si>
+  <si>
+    <t>zondag 11/04/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Antwerp Diamond Swimming Race</t>
+  </si>
+  <si>
+    <t>zaterdag 17/04/27, 08:00
+ tot zondag 18/04/27, 18:00</t>
+  </si>
+  <si>
+    <t>BRABO</t>
+  </si>
+  <si>
+    <t>STW-2-daagse - Tony van Puymbrouck</t>
+  </si>
+  <si>
+    <t>Grote Prijs Stad Kortrijk Spurs</t>
+  </si>
+  <si>
+    <t>zaterdag 17/04/27, 09:00
+ tot zondag 18/04/27, 18:00</t>
+  </si>
+  <si>
+    <t>KZZK</t>
+  </si>
+  <si>
+    <t>Paco KLSVZ 2027</t>
   </si>
   <si>
     <t>zaterdag 17/04/27, 17:00
  tot 21:00</t>
   </si>
   <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/20270417_klsvz_paco_voorprogramma_2027.pdf</t>
+  </si>
+  <si>
     <t>Vlaams-Brabant Classic Swimming Meeting</t>
   </si>
   <si>
     <t>zaterdag 24/04/27, 08:00
  tot zondag 25/04/27, 18:00</t>
   </si>
   <si>
+    <t>Groeitraject dag 4</t>
+  </si>
+  <si>
+    <t>zaterdag 24/04/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Lebbeke, Koning Albert I Straat 124, Lebbeke</t>
+  </si>
+  <si>
+    <t>Memorial Fons Breydenbach</t>
+  </si>
+  <si>
+    <t>zaterdag 24/04/27, 14:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>Herentals - Netepark, Vorselaarsebaan 56, 2200 Herentals</t>
+  </si>
+  <si>
+    <t>SHARK</t>
+  </si>
+  <si>
+    <t>zaterdag 24/04/27, 17:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>PACO Zwemfeest Kapellen 2027</t>
+  </si>
+  <si>
+    <t>zondag 25/04/27</t>
+  </si>
+  <si>
+    <t>Memorial Braeckman</t>
+  </si>
+  <si>
+    <t>zondag 25/04/27, 08:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>ZNA</t>
+  </si>
+  <si>
+    <t>Finaledag Criterium Henri Lecluyse</t>
+  </si>
+  <si>
+    <t>zondag 25/04/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Lago Zwevegem, Bekaertstraat 9, 8550 Zwevegem</t>
+  </si>
+  <si>
+    <t>UZKZ</t>
+  </si>
+  <si>
+    <t>BK masters lange baan</t>
+  </si>
+  <si>
+    <t>zaterdag 1/05/27
+ tot zondag 2/05/27</t>
+  </si>
+  <si>
+    <t>Kortrijk</t>
+  </si>
+  <si>
     <t>zaterdag 1/05/27, 08:00
  tot 12:00</t>
   </si>
   <si>
+    <t>FIRST meeting</t>
+  </si>
+  <si>
+    <t>zaterdag 1/05/27, 08:00
+ tot zondag 2/05/27, 18:00</t>
+  </si>
+  <si>
     <t>Criterium Vlaams-Brabant ZIOS</t>
   </si>
   <si>
     <t>zaterdag 1/05/27, 14:00
  tot 18:00</t>
   </si>
   <si>
+    <t>Jeugdmeeting MZK</t>
+  </si>
+  <si>
+    <t>Zwembad 't Badhuis, Sluizenkaai 78, 8930 Menen</t>
+  </si>
+  <si>
+    <t>MZK</t>
+  </si>
+  <si>
+    <t>Recrea Meeting Artistiek Zwemmen</t>
+  </si>
+  <si>
+    <t>zondag 2/05/27, 12:00
+ tot 17:00</t>
+  </si>
+  <si>
+    <t>Orpheusplein 1, 2600 Antwerpen</t>
+  </si>
+  <si>
+    <t>Synchronettes</t>
+  </si>
+  <si>
+    <t>Zwembad Groenenhoek</t>
+  </si>
+  <si>
+    <t>Aardbeienkoers</t>
+  </si>
+  <si>
+    <t>zondag 2/05/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Hoogstraten - Sportoase, Katelijnestraat 31, 2320 Hoogstraten</t>
+  </si>
+  <si>
+    <t>HOZT</t>
+  </si>
+  <si>
+    <t>Speedomeeting</t>
+  </si>
+  <si>
+    <t>woensdag 5/05/27, 18:00
+ tot vrijdag 7/05/27, 18:00</t>
+  </si>
+  <si>
+    <t>Zwembad Brigitte Becue, Northlaan 14a, 8400 Oostende</t>
+  </si>
+  <si>
+    <t>ROSC</t>
+  </si>
+  <si>
     <t>Paco DIZV</t>
   </si>
   <si>
     <t>zondag 9/05/27, 08:00
  tot 12:00</t>
   </si>
   <si>
+    <t>Dilbeek, Beeldhouwkunstlaan, 1700 Dilbeek</t>
+  </si>
+  <si>
+    <t>DIZV</t>
+  </si>
+  <si>
     <t>Criterium Vlaams-Brabant DIZV</t>
   </si>
   <si>
     <t>zondag 9/05/27, 14:00
  tot 18:00</t>
   </si>
   <si>
+    <t>Open Belgische Kampioenschappen - Lange Baan</t>
+  </si>
+  <si>
+    <t>vrijdag 14/05/27, 09:00
+ tot zondag 16/05/27, 18:00</t>
+  </si>
+  <si>
     <t>Recordpoging SCZ</t>
   </si>
   <si>
     <t>zaterdag 15/05/27, 17:00
  tot 21:00</t>
   </si>
   <si>
+    <t>Jorissen</t>
+  </si>
+  <si>
+    <t>zondag 16/05/27, 14:00
+ tot maandag 17/05/27, 18:00</t>
+  </si>
+  <si>
+    <t>UZKZ Cup</t>
+  </si>
+  <si>
+    <t>maandag 17/05/27, 09:00
+ tot 18:00</t>
+  </si>
+  <si>
     <t>Recordpoging KAZS</t>
   </si>
   <si>
     <t>maandag 17/05/27, 14:00
  tot 18:00</t>
   </si>
   <si>
+    <t>Voorjaarscriterium</t>
+  </si>
+  <si>
+    <t>Eendjescriterium</t>
+  </si>
+  <si>
+    <t>Belgische Jeugdkampioenschappen 11-14 jaar -  Lange Baan</t>
+  </si>
+  <si>
+    <t>vrijdag 21/05/27, 09:00
+ tot zondag 23/05/27, 18:00</t>
+  </si>
+  <si>
+    <t>zaterdag 22/05/27, 17:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>Groeitraject dag 5</t>
+  </si>
+  <si>
+    <t>zondag 23/05/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
     <t>Paco BSB</t>
   </si>
   <si>
     <t>zaterdag 29/05/27, 08:00
  tot 12:00</t>
   </si>
   <si>
+    <t>Tervuren (British School of Brussels), Pater Dupierreuxlaan 1, 3080 Tervuren</t>
+  </si>
+  <si>
+    <t>BSB</t>
+  </si>
+  <si>
     <t>Criterium Vlaams-Brabant BSB</t>
   </si>
   <si>
     <t>zaterdag 29/05/27, 14:00
  tot 18:00</t>
   </si>
   <si>
+    <t>Candy Cup</t>
+  </si>
+  <si>
+    <t>Coolen</t>
+  </si>
+  <si>
+    <t>zondag 30/05/27, 08:00
+ tot 18:00</t>
+  </si>
+  <si>
     <t>Lenteprijs ZCT</t>
   </si>
   <si>
     <t>zondag 30/05/27, 14:00
  tot 18:00</t>
   </si>
   <si>
+    <t>Regiocriterium OVL dag 6</t>
+  </si>
+  <si>
+    <t>PACO Zwemfeest Mol 2027</t>
+  </si>
+  <si>
+    <t>vrijdag 4/06/27</t>
+  </si>
+  <si>
+    <t>Mol</t>
+  </si>
+  <si>
     <t>Paco LAQUA</t>
   </si>
   <si>
     <t>zaterdag 5/06/27, 17:00
  tot 21:00</t>
   </si>
   <si>
+    <t>Beker stad Hasselt</t>
+  </si>
+  <si>
+    <t>zondag 6/06/27, 08:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>KHZS</t>
+  </si>
+  <si>
+    <t>Grote Prijs MZK</t>
+  </si>
+  <si>
+    <t>zondag 6/06/27, 18:00
+ tot 22:00</t>
+  </si>
+  <si>
     <t>Criterium Vlaams-Brabant ALZV</t>
   </si>
   <si>
     <t>zondag 20/06/27, 14:00
  tot 18:00</t>
   </si>
   <si>
+    <t>Grote Prijs Gerard Boets</t>
+  </si>
+  <si>
+    <t>zaterdag 26/06/27, 08:00
+ tot zondag 27/06/27, 18:00</t>
+  </si>
+  <si>
     <t>Gouden Eend</t>
   </si>
   <si>
     <t>zaterdag 26/06/27, 17:00
  tot 21:00</t>
   </si>
   <si>
+    <t>PACO Zwemfeest lange baan Mol 2027</t>
+  </si>
+  <si>
+    <t>zondag 27/06/27</t>
+  </si>
+  <si>
     <t>WK masters open water 2027</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>dinsdag 29/06/27
  tot woensdag 30/06/27</t>
   </si>
   <si>
     <t>Boedapest</t>
   </si>
   <si>
     <t>WK Masters 2027</t>
   </si>
   <si>
     <t>zaterdag 3/07/27
  tot vrijdag 9/07/27</t>
   </si>
   <si>
-    <t>50m</t>
+    <t>Belgische Sprintkampioenschappen</t>
+  </si>
+  <si>
+    <t>zaterdag 3/07/27, 09:00
+ tot zondag 4/07/27, 18:00</t>
+  </si>
+  <si>
+    <t>TBD</t>
+  </si>
+  <si>
+    <t>Vlaams Zomercriterium</t>
+  </si>
+  <si>
+    <t>Zomercriterium</t>
+  </si>
+  <si>
+    <t>vrijdag 9/07/27, 09:00
+ tot zondag 11/07/27, 18:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1258,1925 +2257,4387 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H81"/>
+  <dimension ref="A1:H182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H81"/>
+      <selection activeCell="A1" sqref="A1:H182"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="98.976" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="72.982" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="137.966" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="136.681" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="1"/>
+      <c r="D2" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="H2" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="1"/>
-[...14 lines deleted...]
-      </c>
       <c r="H3" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="E4" s="1"/>
+        <v>23</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="F4" s="1" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="H4" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B5" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>29</v>
+      </c>
       <c r="C5" s="1" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B6" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="C6" s="1" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="H6" s="1"/>
+        <v>39</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B7" s="1"/>
+        <v>42</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="C7" s="1" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="E7" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="F7" s="1" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="G7" s="1"/>
+        <v>46</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H7" s="1" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B8" s="1"/>
-[...8 lines deleted...]
-      </c>
       <c r="F8" s="1" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="G8" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H8" s="1" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B9" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="C9" s="1" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G9" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>40</v>
+      </c>
       <c r="H9" s="1" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="D10" s="1"/>
       <c r="E10" s="1"/>
-      <c r="F10" s="1"/>
+      <c r="F10" s="1" t="s">
+        <v>62</v>
+      </c>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B12" s="1"/>
+        <v>67</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="C12" s="1" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="G12" s="1"/>
+        <v>71</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>40</v>
+      </c>
       <c r="H12" s="1" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B13" s="1"/>
+        <v>73</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="C13" s="1" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="G13" s="1"/>
+        <v>71</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>40</v>
+      </c>
       <c r="H13" s="1" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B15" s="1"/>
+        <v>79</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>80</v>
+      </c>
       <c r="C15" s="1" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="G15" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>84</v>
+      </c>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B16" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="C16" s="1" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="H16" s="1"/>
+        <v>88</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>18</v>
+        <v>95</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B18" s="1"/>
+        <v>97</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>80</v>
+      </c>
       <c r="C18" s="1" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="F18" s="1"/>
-      <c r="G18" s="1"/>
+      <c r="F18" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>40</v>
+      </c>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="G19" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B20" s="1"/>
+        <v>103</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="C20" s="1" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="G20" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>40</v>
+      </c>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B21" s="1"/>
+        <v>107</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>108</v>
+      </c>
       <c r="C21" s="1" t="s">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>95</v>
+        <v>110</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="H21" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>112</v>
+      </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B22" s="1"/>
+        <v>113</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="C22" s="1" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>98</v>
+        <v>114</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>100</v>
+        <v>33</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>101</v>
+        <v>116</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B23" s="1"/>
+        <v>117</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="C23" s="1" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>104</v>
+        <v>119</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>105</v>
+        <v>38</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="B24" s="1"/>
       <c r="C24" s="1" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="E24" s="1"/>
       <c r="F24" s="1" t="s">
-        <v>112</v>
+        <v>125</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F25" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B25" s="1"/>
-[...11 lines deleted...]
-      <c r="H25" s="1"/>
+      <c r="G25" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>131</v>
+      </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>118</v>
+        <v>132</v>
       </c>
       <c r="B26" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="E26" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F26" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="D26" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G26" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H26" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>134</v>
+      </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>79</v>
+        <v>136</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H27" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>137</v>
+      </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="B28" s="1"/>
       <c r="C28" s="1" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="E28" s="1"/>
       <c r="F28" s="1" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H28" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>142</v>
+      </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="1" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="E30" s="1"/>
+        <v>150</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="F30" s="1" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="H30" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>152</v>
+      </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>119</v>
+        <v>154</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H31" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>157</v>
+      </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="B32" s="1"/>
       <c r="C32" s="1" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>18</v>
+        <v>147</v>
       </c>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="B34" s="1"/>
       <c r="C34" s="1" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>143</v>
+        <v>166</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H34" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>168</v>
+      </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="E35" s="1"/>
+        <v>171</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="F35" s="1" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="B36" s="1"/>
       <c r="C36" s="1" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="E36" s="1"/>
       <c r="F36" s="1" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="B37" s="1"/>
       <c r="C37" s="1" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="E37" s="1"/>
       <c r="F37" s="1" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>155</v>
+        <v>180</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>25</v>
+        <v>183</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B39" s="1"/>
+        <v>185</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>108</v>
+      </c>
       <c r="C39" s="1" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="E39" s="1"/>
+        <v>187</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>38</v>
+      </c>
       <c r="F39" s="1" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>176</v>
+        <v>40</v>
       </c>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>171</v>
+        <v>188</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>79</v>
+        <v>193</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>170</v>
+        <v>195</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>171</v>
+        <v>196</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>79</v>
+        <v>198</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>129</v>
+        <v>200</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>129</v>
+        <v>205</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>186</v>
+        <v>206</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="H43" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>207</v>
+      </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="B44" s="1"/>
       <c r="C44" s="1" t="s">
-        <v>190</v>
+        <v>209</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>191</v>
+        <v>210</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>192</v>
+        <v>211</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H44" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>212</v>
+      </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="B45" s="1"/>
       <c r="C45" s="1" t="s">
-        <v>194</v>
+        <v>214</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>191</v>
+        <v>215</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>192</v>
+        <v>216</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H45" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>217</v>
+      </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      </c>
+        <v>218</v>
+      </c>
+      <c r="B46" s="1"/>
       <c r="C46" s="1" t="s">
-        <v>196</v>
+        <v>219</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="E46" s="1"/>
       <c r="F46" s="1" t="s">
-        <v>198</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
-        <v>199</v>
-[...3 lines deleted...]
-      </c>
+        <v>220</v>
+      </c>
+      <c r="B47" s="1"/>
       <c r="C47" s="1" t="s">
-        <v>200</v>
+        <v>221</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>201</v>
+        <v>222</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>202</v>
+        <v>223</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
-        <v>203</v>
-[...3 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="B48" s="1"/>
       <c r="C48" s="1" t="s">
-        <v>204</v>
+        <v>225</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>201</v>
+        <v>226</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>202</v>
+        <v>227</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>135</v>
+        <v>13</v>
       </c>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
-        <v>205</v>
+        <v>228</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>79</v>
+        <v>229</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>206</v>
+        <v>230</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>129</v>
+        <v>231</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>186</v>
+        <v>232</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H49" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>233</v>
+      </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
-        <v>207</v>
+        <v>234</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>208</v>
+        <v>235</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>81</v>
+        <v>236</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>82</v>
+        <v>161</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H50" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>237</v>
+      </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
-        <v>209</v>
+        <v>238</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>79</v>
+        <v>239</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>210</v>
+        <v>235</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>212</v>
+        <v>20</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      </c>
+        <v>241</v>
+      </c>
+      <c r="B52" s="1"/>
       <c r="C52" s="1" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="E52" s="1"/>
       <c r="F52" s="1" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="B53" s="1"/>
       <c r="C53" s="1" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="E53" s="1"/>
       <c r="F53" s="1" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="B54" s="1"/>
       <c r="C54" s="1" t="s">
-        <v>218</v>
+        <v>247</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>219</v>
+        <v>248</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="B55" s="1"/>
       <c r="C55" s="1" t="s">
-        <v>222</v>
+        <v>251</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>252</v>
+      </c>
+      <c r="E55" s="1"/>
       <c r="F55" s="1" t="s">
-        <v>148</v>
+        <v>66</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H55" s="1"/>
+        <v>253</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>254</v>
+      </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>255</v>
+      </c>
+      <c r="B56" s="1"/>
       <c r="C56" s="1" t="s">
-        <v>224</v>
+        <v>256</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>147</v>
+        <v>257</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
-        <v>225</v>
+        <v>259</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>226</v>
+        <v>260</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>227</v>
+        <v>261</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>228</v>
+        <v>262</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H57" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>263</v>
+      </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1" t="s">
-        <v>229</v>
+        <v>264</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>119</v>
+        <v>180</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>230</v>
-[...6 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1"/>
       <c r="F58" s="1" t="s">
-        <v>198</v>
+        <v>266</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
-        <v>231</v>
+        <v>267</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>165</v>
+        <v>16</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>230</v>
+        <v>268</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>228</v>
+        <v>161</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
-        <v>232</v>
+        <v>269</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>230</v>
+        <v>270</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>227</v>
+        <v>271</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>26</v>
+        <v>272</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
-        <v>233</v>
+        <v>273</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>234</v>
+        <v>274</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>211</v>
+        <v>275</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>212</v>
+        <v>276</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H61" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>277</v>
+      </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
-        <v>235</v>
+        <v>278</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>236</v>
+        <v>279</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>152</v>
+        <v>280</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>153</v>
+        <v>281</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H62" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>282</v>
+      </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
-        <v>237</v>
+        <v>283</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>155</v>
+        <v>284</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>238</v>
+        <v>285</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>201</v>
+        <v>286</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>202</v>
+        <v>287</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>18</v>
+        <v>288</v>
       </c>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
-        <v>239</v>
+        <v>289</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>240</v>
+        <v>290</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>201</v>
+        <v>280</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>202</v>
+        <v>281</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H64" s="1"/>
+        <v>147</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>291</v>
+      </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
-        <v>241</v>
+        <v>292</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>143</v>
+        <v>293</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
-        <v>243</v>
+        <v>294</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>244</v>
+        <v>295</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>211</v>
+        <v>145</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>212</v>
+        <v>146</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
-        <v>245</v>
+        <v>296</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>246</v>
+        <v>295</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>167</v>
+        <v>297</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>26</v>
+        <v>100</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>135</v>
+        <v>13</v>
       </c>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1" t="s">
-        <v>168</v>
+        <v>298</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>247</v>
+        <v>299</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>170</v>
+        <v>300</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>171</v>
+        <v>301</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
-        <v>248</v>
+        <v>302</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>249</v>
+        <v>303</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>170</v>
+        <v>304</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>171</v>
+        <v>83</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H69" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>305</v>
+      </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
-        <v>250</v>
+        <v>306</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>251</v>
+        <v>307</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>124</v>
+        <v>308</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>125</v>
+        <v>309</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H70" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>310</v>
+      </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
-        <v>252</v>
+        <v>311</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>119</v>
+        <v>312</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>253</v>
+        <v>307</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>124</v>
+        <v>313</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>125</v>
+        <v>314</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1" t="s">
-        <v>254</v>
+        <v>315</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>255</v>
+        <v>316</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>227</v>
+        <v>105</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>228</v>
+        <v>106</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
-        <v>256</v>
+        <v>317</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>257</v>
+        <v>316</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>167</v>
+        <v>275</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>26</v>
+        <v>318</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H73" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="H73" s="1" t="s">
+        <v>319</v>
+      </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="1" t="s">
-        <v>258</v>
+        <v>320</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>259</v>
+        <v>316</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>133</v>
+        <v>300</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>134</v>
+        <v>301</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
-        <v>260</v>
+        <v>321</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>261</v>
+        <v>322</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>133</v>
+        <v>323</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>134</v>
+        <v>324</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>135</v>
+        <v>13</v>
       </c>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
-        <v>262</v>
+        <v>325</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>263</v>
+        <v>326</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>197</v>
+        <v>327</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>198</v>
+        <v>328</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H76" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>329</v>
+      </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="1" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="B77" s="1"/>
       <c r="C77" s="1" t="s">
-        <v>265</v>
+        <v>331</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>129</v>
+        <v>332</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>186</v>
+        <v>333</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
-        <v>266</v>
+        <v>334</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>267</v>
+        <v>335</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>81</v>
+        <v>145</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>82</v>
+        <v>146</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
-        <v>268</v>
+        <v>336</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>79</v>
+        <v>136</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>269</v>
+        <v>337</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>227</v>
+        <v>145</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>228</v>
+        <v>146</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="1" t="s">
-        <v>270</v>
+        <v>338</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>271</v>
+        <v>16</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>272</v>
+        <v>337</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>273</v>
-[...4 lines deleted...]
-      <c r="H80" s="1"/>
+        <v>339</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H80" s="1" t="s">
+        <v>340</v>
+      </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
-        <v>274</v>
+        <v>341</v>
       </c>
       <c r="B81" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H81" s="1"/>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H83" s="1"/>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H84" s="1"/>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H85" s="1"/>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H86" s="1"/>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H87" s="1"/>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H88" s="1"/>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="D89" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="C81" s="1" t="s">
+      <c r="E89" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H89" s="1"/>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H90" s="1"/>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H91" s="1"/>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="B92" s="1"/>
+      <c r="C92" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H92" s="1"/>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="B93" s="1"/>
+      <c r="C93" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H93" s="1"/>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H94" s="1"/>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H95" s="1"/>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H96" s="1"/>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H97" s="1"/>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H98" s="1"/>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H99" s="1"/>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H100" s="1"/>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H101" s="1"/>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B102" s="1"/>
+      <c r="C102" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G102" s="1"/>
+      <c r="H102" s="1"/>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H103" s="1"/>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H104" s="1"/>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F105" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H105" s="1"/>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F106" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H106" s="1"/>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H107" s="1"/>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H108" s="1"/>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H109" s="1"/>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H110" s="1" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H111" s="1"/>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="B112" s="1"/>
+      <c r="C112" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H112" s="1"/>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H113" s="1"/>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H114" s="1"/>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H115" s="1"/>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H116" s="1"/>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H117" s="1"/>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B118" s="1"/>
+      <c r="C118" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="G118" s="1"/>
+      <c r="H118" s="1"/>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H119" s="1"/>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H120" s="1"/>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H121" s="1"/>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H122" s="1"/>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F123" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H123" s="1"/>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H124" s="1"/>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H125" s="1"/>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H126" s="1"/>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H127" s="1"/>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F128" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H128" s="1"/>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F129" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H129" s="1"/>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H130" s="1"/>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F131" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H131" s="1"/>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F132" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H132" s="1"/>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F133" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H133" s="1"/>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H134" s="1"/>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H135" s="1"/>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="E136" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F136" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H136" s="1" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F137" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H137" s="1"/>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F138" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H138" s="1"/>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F139" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H139" s="1"/>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F140" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H140" s="1"/>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="B141" s="1"/>
+      <c r="C141" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F141" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H141" s="1"/>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F142" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H142" s="1"/>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H143" s="1"/>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="E144" s="1"/>
+      <c r="F144" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H144" s="1"/>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H145" s="1"/>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H146" s="1"/>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F147" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H147" s="1"/>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="E148" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F148" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H148" s="1"/>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="B149" s="1"/>
+      <c r="C149" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F149" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H149" s="1"/>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F150" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H150" s="1"/>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="E151" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F151" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H151" s="1"/>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="E152" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F152" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H152" s="1"/>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F153" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H153" s="1"/>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="E154" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F154" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H154" s="1"/>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F155" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H155" s="1"/>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F156" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H156" s="1"/>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F157" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H157" s="1"/>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E158" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F158" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H158" s="1"/>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="E159" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F159" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H159" s="1"/>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E160" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F160" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H160" s="1"/>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F161" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H161" s="1"/>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F162" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H162" s="1"/>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F163" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H163" s="1"/>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H164" s="1"/>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="E165" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F165" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H165" s="1"/>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="D166" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="D81" s="1" t="s">
-[...4 lines deleted...]
-      <c r="G81" s="1" t="s">
+      <c r="E166" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F166" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="H81" s="1"/>
+      <c r="G166" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H166" s="1"/>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F167" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H167" s="1"/>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F168" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H168" s="1"/>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F169" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H169" s="1"/>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="E170" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F170" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H170" s="1"/>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="B171" s="1"/>
+      <c r="C171" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="E171" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F171" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H171" s="1"/>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E172" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F172" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H172" s="1"/>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E173" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F173" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H173" s="1"/>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="E174" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F174" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H174" s="1"/>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E175" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F175" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H175" s="1"/>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E176" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F176" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H176" s="1"/>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="E177" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F177" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H177" s="1"/>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="B178" s="1"/>
+      <c r="C178" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="E178" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F178" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H178" s="1"/>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="E179" s="1"/>
+      <c r="F179" s="1"/>
+      <c r="G179" s="1"/>
+      <c r="H179" s="1"/>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="E180" s="1"/>
+      <c r="F180" s="1"/>
+      <c r="G180" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H180" s="1"/>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="E181" s="1"/>
+      <c r="F181" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H181" s="1"/>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="E182" s="1"/>
+      <c r="F182" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H182" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">