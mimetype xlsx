--- v0 (2025-12-04)
+++ v1 (2026-09-22)
@@ -12,275 +12,308 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Activiteiten en opleidingen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Locatie</t>
   </si>
   <si>
     <t>Provincie</t>
   </si>
   <si>
     <t>Organisatie</t>
   </si>
   <si>
     <t>Bad</t>
   </si>
   <si>
     <t>Voorprogramma</t>
   </si>
   <si>
-    <t>The 2025 European Masters Swimming Championships Short Course</t>
-[...12 lines deleted...]
-    <t>European Aquatics</t>
+    <t>Zuidelijke Cirkel 2026</t>
+  </si>
+  <si>
+    <t>Masterstour</t>
+  </si>
+  <si>
+    <t>zondag 20/09/26
+ tot zondag 6/12/26</t>
+  </si>
+  <si>
+    <t>Nederland</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>25m</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/apzc2026.pdf</t>
+  </si>
+  <si>
+    <t>Masters herfstmeeting LZV 2026</t>
+  </si>
+  <si>
+    <t>Masters</t>
+  </si>
+  <si>
+    <t>zaterdag 26/09/26, 17:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>Lokeren(Durmehal), Sportlaan 2, 9160 Lokeren</t>
+  </si>
+  <si>
+    <t>Oost-Vlaanderen</t>
+  </si>
+  <si>
+    <t>LZV</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_masters_herfstmeeting_lzv_2026.pdf</t>
+  </si>
+  <si>
+    <t>2ème Meeting Masters de la ville de Comines Warneton</t>
+  </si>
+  <si>
+    <t>zondag 27/09/26</t>
+  </si>
+  <si>
+    <t>Piscine Aqua Lys de Comines, Rue des Arts 7780 Comines</t>
+  </si>
+  <si>
+    <t>Henegouwen</t>
+  </si>
+  <si>
+    <t>Les Espadons Cominois</t>
   </si>
   <si>
     <t>25m-bad</t>
   </si>
   <si>
-    <t>Championnat Open Masters Du District BCBW</t>
-[...2 lines deleted...]
-    <t>zaterdag 13/12/25, 19:45
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/avant-programme_masters_2026.pdf</t>
+  </si>
+  <si>
+    <t>SWEM Masters 2026</t>
+  </si>
+  <si>
+    <t>zaterdag 17/10/26, 17:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>Wachtebeke (Puyenbroek), Puidonkdreef 1, 9185 Wachtebeke</t>
+  </si>
+  <si>
+    <t>SWEM</t>
+  </si>
+  <si>
+    <t>50m</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/voorprogramma_masters_2026_swemm.pdf</t>
+  </si>
+  <si>
+    <t>Championnats Open Masters du district BCBW 2026</t>
+  </si>
+  <si>
+    <t>woensdag 11/11/26, 18:45
  tot 21:45</t>
   </si>
   <si>
-    <t>Avenue Salomé, 2 – 1150 Woluwe Saint Pierre (Bruxelles)</t>
-[...24 lines deleted...]
-    <t>Oost-Vlaanderen</t>
+    <t>Piscine Sportcity; Avenue Salomé 2, 1150 Woluwe-St-Pierre</t>
+  </si>
+  <si>
+    <t>CNSW</t>
+  </si>
+  <si>
+    <t>https://www.zwemfed.be/sites/default/files/voorprogramma/ap_masters_111126.pdf</t>
+  </si>
+  <si>
+    <t>Belgische Masterkampioenschappen Korte Baan</t>
+  </si>
+  <si>
+    <t>Belgische kampioenschappen</t>
+  </si>
+  <si>
+    <t>zaterdag 28/11/26, 09:00
+ tot zondag 29/11/26, 18:00</t>
+  </si>
+  <si>
+    <t>Lago Kortrijk Weide, Nelson Mandelaplein 19, 8500 Kortrijk</t>
+  </si>
+  <si>
+    <t>West-Vlaanderen</t>
+  </si>
+  <si>
+    <t>KZK Spurs i.s.m. KBZB</t>
+  </si>
+  <si>
+    <t>25m-bad (AEI)</t>
+  </si>
+  <si>
+    <t>zaterdag 30/01/27, 17:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>Kapellen - Gemeentelijk zwembad, Christiaan Pallemansstraat 84, 2950 Kapellen</t>
+  </si>
+  <si>
+    <t>Antwerpen</t>
+  </si>
+  <si>
+    <t>ZIK</t>
+  </si>
+  <si>
+    <t>AST (Jeugd + Masters)</t>
+  </si>
+  <si>
+    <t>Open wedstrijd</t>
+  </si>
+  <si>
+    <t>zaterdag 6/02/27, 14:00
+ tot 18:00</t>
+  </si>
+  <si>
+    <t>Aalst (Aquatopia), Zwembadlaan 2, 9300 Aalst</t>
   </si>
   <si>
     <t>AST</t>
   </si>
   <si>
-    <t>50m-bad (AEI)</t>
-[...28 lines deleted...]
-    <t>Stedelijk Zwembad Geel Fehrenbachstraat 26a, 2440 Geel</t>
+    <t>zaterdag 20/02/27, 17:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>Geel - Stedelijk zwembad, Fehrenbachstraat 26A, Geel</t>
   </si>
   <si>
     <t>ZGEEL</t>
   </si>
   <si>
-    <t>25m-bad (AEI)</t>
-[...48 lines deleted...]
-    <t>Gemeentelijk sportcentrum Nijlen, Gemeentestraat 36a, 2560 Nijlen</t>
+    <t>zaterdag 13/03/27, 17:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>Nijlen, Gemeentestraat 36A, 2560 Nijlen</t>
   </si>
   <si>
     <t>ZN</t>
   </si>
   <si>
-    <t>Masterwedstrijd SVAZ</t>
-[...6 lines deleted...]
-    <t>Intergemeentelijk zwembad DOK~3, Kleistraat 204, 2630 Aartselaar</t>
+    <t>LZV: Masters</t>
+  </si>
+  <si>
+    <t>zaterdag 20/03/27, 17:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>zaterdag 24/04/27, 17:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>Aartselaar - Intergemeentelijk zwembad DOK~3, Kleistraat 204, Aartselaar</t>
   </si>
   <si>
     <t>SVAZ</t>
   </si>
   <si>
-    <t>Masterwedstrijd ZVL</t>
-[...6 lines deleted...]
-    <t>Lago De Waterperels, Kazernedreef 100, Lier</t>
+    <t>BK masters lange baan</t>
+  </si>
+  <si>
+    <t>BK</t>
+  </si>
+  <si>
+    <t>zaterdag 1/05/27
+ tot zondag 2/05/27</t>
+  </si>
+  <si>
+    <t>Kortrijk</t>
+  </si>
+  <si>
+    <t>KBZB</t>
+  </si>
+  <si>
+    <t>zaterdag 22/05/27, 17:00
+ tot 21:00</t>
+  </si>
+  <si>
+    <t>Lier, Kazernedreef 100, 2500 Lier</t>
   </si>
   <si>
     <t>ZVL</t>
   </si>
   <si>
-    <t>Championnat francophone grand bain</t>
-[...24 lines deleted...]
-    <t>Samorin</t>
+    <t>WK masters open water 2027</t>
+  </si>
+  <si>
+    <t>WK</t>
+  </si>
+  <si>
+    <t>dinsdag 29/06/27
+ tot woensdag 30/06/27</t>
+  </si>
+  <si>
+    <t>Boedapest</t>
+  </si>
+  <si>
+    <t>WK Masters 2027</t>
+  </si>
+  <si>
+    <t>zaterdag 3/07/27
+ tot vrijdag 9/07/27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -587,371 +620,467 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H14"/>
+  <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H14"/>
+      <selection activeCell="A1" sqref="A1:H17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="72.982" bestFit="true" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="91.978" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="124.97" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="H2" s="1"/>
+      <c r="H2" s="1" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B3" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="C3" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B5" s="1"/>
+        <v>29</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="C5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="H5" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="E6" s="1"/>
       <c r="F6" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="H6" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B7" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="C7" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="E7" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="F7" s="1" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B8" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="C8" s="1" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="G8" s="1"/>
+        <v>49</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B9" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="C9" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="E9" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="F9" s="1" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B10" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="C10" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B11" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="C11" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B12" s="1"/>
+        <v>62</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="C12" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E14" s="1"/>
-      <c r="F14" s="1"/>
-      <c r="G14" s="1"/>
+      <c r="F14" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>43</v>
+      </c>
       <c r="H14" s="1"/>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" s="1"/>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H17" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">